--- v0 (2026-05-10)
+++ v1 (2026-09-09)
@@ -10,79 +10,88 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2627" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2562" uniqueCount="823">
   <si>
     <t>联赛代码</t>
   </si>
   <si>
     <t>band_key</t>
   </si>
   <si>
     <t>是否冻结模型</t>
   </si>
   <si>
     <t>联赛</t>
   </si>
   <si>
     <t>开赛时间</t>
   </si>
   <si>
+    <t>比赛时间</t>
+  </si>
+  <si>
     <t>主队</t>
   </si>
   <si>
     <t>客队</t>
   </si>
   <si>
     <t>让球说明</t>
   </si>
   <si>
+    <t>盘口</t>
+  </si>
+  <si>
     <t>预测方向</t>
   </si>
   <si>
+    <t>预测球队</t>
+  </si>
+  <si>
     <t>置信度</t>
   </si>
   <si>
     <t>推荐等级</t>
   </si>
   <si>
     <t>历史准确率</t>
   </si>
   <si>
     <t>模型配置</t>
   </si>
   <si>
     <t>生成时间</t>
   </si>
   <si>
     <t>模型</t>
   </si>
   <si>
     <t>特征</t>
   </si>
   <si>
     <t>_主队原始</t>
   </si>
   <si>
     <t>_客队原始</t>
@@ -93,1200 +102,2427 @@
   <si>
     <t>实际比分</t>
   </si>
   <si>
     <t>预判结果</t>
   </si>
   <si>
     <t>fixture_id</t>
   </si>
   <si>
     <t>等级</t>
   </si>
   <si>
     <t>主队打穿概率</t>
   </si>
   <si>
     <t>客队打穿概率</t>
   </si>
   <si>
     <t>主队打穿赔率</t>
   </si>
   <si>
     <t>客队打穿赔率</t>
   </si>
   <si>
+    <t>主队赔率</t>
+  </si>
+  <si>
+    <t>客队赔率</t>
+  </si>
+  <si>
+    <t>主窗口准确率</t>
+  </si>
+  <si>
+    <t>历史最差准确率</t>
+  </si>
+  <si>
+    <t>历史样本数</t>
+  </si>
+  <si>
+    <t>规则来源</t>
+  </si>
+  <si>
+    <t>验证样本</t>
+  </si>
+  <si>
+    <t>验证准确率</t>
+  </si>
+  <si>
+    <t>serving_gate</t>
+  </si>
+  <si>
+    <t>当前冻结规则状态</t>
+  </si>
+  <si>
+    <t>共识庄家数</t>
+  </si>
+  <si>
+    <t>盘口分布</t>
+  </si>
+  <si>
+    <t>盘口源策略</t>
+  </si>
+  <si>
+    <t>总盘口报价数</t>
+  </si>
+  <si>
+    <t>OddsAPI_sport</t>
+  </si>
+  <si>
+    <t>b1</t>
+  </si>
+  <si>
+    <t>d3</t>
+  </si>
+  <si>
+    <t>e2n</t>
+  </si>
+  <si>
+    <t>g1</t>
+  </si>
+  <si>
+    <t>f1</t>
+  </si>
+  <si>
+    <t>d2</t>
+  </si>
+  <si>
+    <t>f2</t>
+  </si>
+  <si>
+    <t>sp2</t>
+  </si>
+  <si>
+    <t>e1</t>
+  </si>
+  <si>
+    <t>m1</t>
+  </si>
+  <si>
+    <t>e2</t>
+  </si>
+  <si>
+    <t>ar1</t>
+  </si>
+  <si>
+    <t>e0</t>
+  </si>
+  <si>
+    <t>i1</t>
+  </si>
+  <si>
+    <t>br1</t>
+  </si>
+  <si>
+    <t>cn1</t>
+  </si>
+  <si>
+    <t>j1</t>
+  </si>
+  <si>
+    <t>sw1</t>
+  </si>
+  <si>
     <t>d1</t>
   </si>
   <si>
-    <t>i1</t>
-[...4 lines deleted...]
-  <si>
     <t>p1</t>
   </si>
   <si>
-    <t>g1</t>
-[...20 lines deleted...]
-    <t>ah_0_0.25</t>
+    <t>dk1</t>
+  </si>
+  <si>
+    <t>sw2</t>
+  </si>
+  <si>
+    <t>r1</t>
+  </si>
+  <si>
+    <t>ah_0</t>
+  </si>
+  <si>
+    <t>ah_1.0_plus</t>
+  </si>
+  <si>
+    <t>ah_0.5_1.0</t>
   </si>
   <si>
     <t>ah_0.25_0.5</t>
   </si>
   <si>
-    <t>ah_0.5_1.0</t>
-[...4 lines deleted...]
-  <si>
     <t>是</t>
   </si>
   <si>
-    <t>D1 德甲</t>
-[...341 lines deleted...]
-    <t>Casa Pia</t>
+    <t>比甲</t>
+  </si>
+  <si>
+    <t>德丙</t>
+  </si>
+  <si>
+    <t>英乙</t>
+  </si>
+  <si>
+    <t>希腊超</t>
+  </si>
+  <si>
+    <t>法甲</t>
+  </si>
+  <si>
+    <t>德乙</t>
+  </si>
+  <si>
+    <t>法乙</t>
+  </si>
+  <si>
+    <t>西乙</t>
+  </si>
+  <si>
+    <t>英冠</t>
+  </si>
+  <si>
+    <t>美职联</t>
+  </si>
+  <si>
+    <t>英甲</t>
+  </si>
+  <si>
+    <t>阿甲</t>
+  </si>
+  <si>
+    <t>英超</t>
+  </si>
+  <si>
+    <t>意甲</t>
+  </si>
+  <si>
+    <t>巴甲</t>
+  </si>
+  <si>
+    <t>中超</t>
+  </si>
+  <si>
+    <t>日职</t>
+  </si>
+  <si>
+    <t>瑞典超</t>
+  </si>
+  <si>
+    <t>德甲</t>
+  </si>
+  <si>
+    <t>葡超</t>
+  </si>
+  <si>
+    <t>丹麦超</t>
+  </si>
+  <si>
+    <t>瑞典甲</t>
+  </si>
+  <si>
+    <t>俄超</t>
+  </si>
+  <si>
+    <t>2026-09-06 22:00</t>
+  </si>
+  <si>
+    <t>2026-09-06 22:30</t>
+  </si>
+  <si>
+    <t>2026-09-05 22:00</t>
+  </si>
+  <si>
+    <t>2026-09-02 02:45</t>
+  </si>
+  <si>
+    <t>2026-08-31 02:00</t>
+  </si>
+  <si>
+    <t>2026-08-31 02:45</t>
+  </si>
+  <si>
+    <t>2026-08-30 02:30</t>
+  </si>
+  <si>
+    <t>2026-08-30 02:00</t>
+  </si>
+  <si>
+    <t>2026-08-18 01:00</t>
+  </si>
+  <si>
+    <t>2026-08-18 03:00</t>
+  </si>
+  <si>
+    <t>2026-08-18 03:30</t>
+  </si>
+  <si>
+    <t>2026-08-20 07:30</t>
+  </si>
+  <si>
+    <t>2026-08-21 03:00</t>
+  </si>
+  <si>
+    <t>2026-08-22 07:00</t>
+  </si>
+  <si>
+    <t>2026-08-22 19:30</t>
+  </si>
+  <si>
+    <t>2026-08-22 22:00</t>
+  </si>
+  <si>
+    <t>2026-08-23 00:15</t>
+  </si>
+  <si>
+    <t>2026-08-23 00:30</t>
+  </si>
+  <si>
+    <t>2026-08-23 01:00</t>
+  </si>
+  <si>
+    <t>2026-08-23 02:00</t>
+  </si>
+  <si>
+    <t>2026-08-23 02:30</t>
+  </si>
+  <si>
+    <t>2026-08-23 02:45</t>
+  </si>
+  <si>
+    <t>2026-08-23 03:00</t>
+  </si>
+  <si>
+    <t>2026-08-23 08:00</t>
+  </si>
+  <si>
+    <t>2026-08-24 00:30</t>
+  </si>
+  <si>
+    <t>2026-08-24 01:00</t>
+  </si>
+  <si>
+    <t>2026-08-24 01:45</t>
+  </si>
+  <si>
+    <t>2026-08-24 02:00</t>
+  </si>
+  <si>
+    <t>2026-08-24 02:30</t>
+  </si>
+  <si>
+    <t>2026-08-24 03:00</t>
+  </si>
+  <si>
+    <t>2026-08-24 04:30</t>
+  </si>
+  <si>
+    <t>2026-08-24 08:30</t>
+  </si>
+  <si>
+    <t>2026-08-25 08:15</t>
+  </si>
+  <si>
+    <t>2026-08-29 00:30</t>
+  </si>
+  <si>
+    <t>2026-08-29 02:00</t>
+  </si>
+  <si>
+    <t>2026-08-29 02:45</t>
+  </si>
+  <si>
+    <t>2026-08-29 17:00</t>
+  </si>
+  <si>
+    <t>2026-08-29 18:00</t>
+  </si>
+  <si>
+    <t>2026-08-29 19:00</t>
+  </si>
+  <si>
+    <t>2026-08-29 20:00</t>
+  </si>
+  <si>
+    <t>2026-08-29 21:00</t>
+  </si>
+  <si>
+    <t>2026-08-29 21:30</t>
+  </si>
+  <si>
+    <t>2026-08-29 22:00</t>
+  </si>
+  <si>
+    <t>2026-08-29 22:30</t>
+  </si>
+  <si>
+    <t>2026-08-30 02:45</t>
+  </si>
+  <si>
+    <t>2026-08-30 19:30</t>
+  </si>
+  <si>
+    <t>2026-09-01 01:00</t>
+  </si>
+  <si>
+    <t>2026-09-04 02:30</t>
+  </si>
+  <si>
+    <t>2026-09-05 01:00</t>
+  </si>
+  <si>
+    <t>2026-09-05 02:00</t>
+  </si>
+  <si>
+    <t>2026-09-05 02:45</t>
+  </si>
+  <si>
+    <t>2026-09-05 07:30</t>
+  </si>
+  <si>
+    <t>2026-09-05 20:00</t>
+  </si>
+  <si>
+    <t>2026-09-05 21:30</t>
+  </si>
+  <si>
+    <t>2026-09-06 00:00</t>
+  </si>
+  <si>
+    <t>2026-09-06 09:30</t>
+  </si>
+  <si>
+    <t>2026-09-06 19:30</t>
+  </si>
+  <si>
+    <t>2026-09-06 21:00</t>
+  </si>
+  <si>
+    <t>2026-09-06 21:30</t>
+  </si>
+  <si>
+    <t>2026-09-06 23:30</t>
+  </si>
+  <si>
+    <t>2026-09-08 00:30</t>
+  </si>
+  <si>
+    <t>科特赖克</t>
+  </si>
+  <si>
+    <t>索南霍夫·格罗斯帕赫</t>
+  </si>
+  <si>
+    <t>特兰米尔流浪者</t>
+  </si>
+  <si>
+    <t>斯温顿镇</t>
+  </si>
+  <si>
+    <t>基菲西亚</t>
+  </si>
+  <si>
+    <t>摩纳哥</t>
+  </si>
+  <si>
+    <t>1. 纽伦堡足球俱乐部</t>
+  </si>
+  <si>
+    <t>甘冈</t>
+  </si>
+  <si>
+    <t>希洪竞技</t>
+  </si>
+  <si>
+    <t>卡迪夫城</t>
+  </si>
+  <si>
+    <t>阿尔梅里亚</t>
+  </si>
+  <si>
+    <t>费城联合</t>
+  </si>
+  <si>
+    <t>奥兰多城</t>
+  </si>
+  <si>
+    <t>纽约红牛</t>
+  </si>
+  <si>
+    <t>谢周三</t>
+  </si>
+  <si>
+    <t>里奥夸尔托学生</t>
+  </si>
+  <si>
+    <t>林肯城</t>
+  </si>
+  <si>
+    <t>唐卡斯特流浪者</t>
+  </si>
+  <si>
+    <t>斯旺西城</t>
+  </si>
+  <si>
+    <t>布罗姆利</t>
+  </si>
+  <si>
+    <t>米尔顿凯恩斯</t>
+  </si>
+  <si>
+    <t>史蒂夫尼奇</t>
+  </si>
+  <si>
+    <t>威科姆流浪者</t>
+  </si>
+  <si>
+    <t>温布尔登</t>
+  </si>
+  <si>
+    <t>伊普斯维奇</t>
+  </si>
+  <si>
+    <t>沙勒罗瓦</t>
+  </si>
+  <si>
+    <t>布伦特福德</t>
+  </si>
+  <si>
+    <t>阿尔巴塞特</t>
+  </si>
+  <si>
+    <t>休达足球俱乐部</t>
+  </si>
+  <si>
+    <t>圣埃蒂安</t>
+  </si>
+  <si>
+    <t>奥林匹亚科斯</t>
+  </si>
+  <si>
+    <t>帕尔马</t>
+  </si>
+  <si>
+    <t>勒芒</t>
+  </si>
+  <si>
+    <t>图卢兹</t>
+  </si>
+  <si>
+    <t>特鲁瓦</t>
+  </si>
+  <si>
+    <t>图库曼竞技</t>
+  </si>
+  <si>
+    <t>纽维尔斯老男孩</t>
+  </si>
+  <si>
+    <t>克里特</t>
+  </si>
+  <si>
+    <t>布鲁日</t>
+  </si>
+  <si>
+    <t>中央军营</t>
+  </si>
+  <si>
+    <t>萨米恩托</t>
+  </si>
+  <si>
+    <t>塞萨洛尼基</t>
+  </si>
+  <si>
+    <t>帕纳托利克斯</t>
+  </si>
+  <si>
+    <t>棕榈树</t>
+  </si>
+  <si>
+    <t>新英格兰革命</t>
+  </si>
+  <si>
+    <t>赛车俱乐部</t>
+  </si>
+  <si>
+    <t>拉努斯</t>
+  </si>
+  <si>
+    <t>塔勒瑞斯</t>
+  </si>
+  <si>
+    <t>布伦瑞克</t>
+  </si>
+  <si>
+    <t>南锡</t>
+  </si>
+  <si>
+    <t>亨克</t>
+  </si>
+  <si>
+    <t>青岛海牛</t>
+  </si>
+  <si>
+    <t>京都不死鸟</t>
+  </si>
+  <si>
+    <t>科特布斯能源</t>
+  </si>
+  <si>
+    <t>罗瑟汉姆联</t>
+  </si>
+  <si>
+    <t>赫根</t>
+  </si>
+  <si>
+    <t>科隆</t>
+  </si>
+  <si>
+    <t>柏林联盟</t>
+  </si>
+  <si>
+    <t>拉卢维耶尔</t>
+  </si>
+  <si>
+    <t>吉林汉姆</t>
+  </si>
+  <si>
+    <t>纽波特县</t>
+  </si>
+  <si>
+    <t>谢菲尔德星期三</t>
+  </si>
+  <si>
+    <t>诺茨县</t>
+  </si>
+  <si>
+    <t>斯托克港</t>
+  </si>
+  <si>
+    <t>霍芬海姆二队</t>
+  </si>
+  <si>
+    <t>阿尔韦尔卡</t>
+  </si>
+  <si>
+    <t>布雷斯特</t>
+  </si>
+  <si>
+    <t>萨尔布吕肯</t>
+  </si>
+  <si>
+    <t>哥本哈根足球俱乐部</t>
+  </si>
+  <si>
+    <t>弗利特伍德镇</t>
+  </si>
+  <si>
+    <t>安德莱赫特</t>
+  </si>
+  <si>
+    <t>因戈尔施塔特 04</t>
+  </si>
+  <si>
+    <t>北雪平</t>
+  </si>
+  <si>
+    <t>布洛涅</t>
+  </si>
+  <si>
+    <t>洛默尔</t>
+  </si>
+  <si>
+    <t>纽约城</t>
+  </si>
+  <si>
+    <t>梅彭</t>
+  </si>
+  <si>
+    <t>曼海姆瓦尔德霍夫</t>
+  </si>
+  <si>
+    <t>霍芬海姆</t>
+  </si>
+  <si>
+    <t>克鲁</t>
+  </si>
+  <si>
+    <t>埃克塞特市</t>
+  </si>
+  <si>
+    <t>奥胡斯</t>
+  </si>
+  <si>
+    <t>真正的盐湖城</t>
+  </si>
+  <si>
+    <t>色格拉布鲁日</t>
+  </si>
+  <si>
+    <t>汉堡</t>
+  </si>
+  <si>
+    <t>莫斯科迪纳摩</t>
+  </si>
+  <si>
+    <t>喀山红宝石</t>
+  </si>
+  <si>
+    <t>祖尔特瓦勒海姆</t>
+  </si>
+  <si>
+    <t>奥尔德姆</t>
+  </si>
+  <si>
+    <t>维尔港</t>
+  </si>
+  <si>
+    <t>雅典</t>
+  </si>
+  <si>
+    <t>马赛</t>
+  </si>
+  <si>
+    <t>阿米尼亚·比勒费尔德</t>
+  </si>
+  <si>
+    <t>南特</t>
+  </si>
+  <si>
+    <t>萨瓦德尔</t>
+  </si>
+  <si>
+    <t>雷克斯姆</t>
+  </si>
+  <si>
+    <t>埃登斯</t>
+  </si>
+  <si>
+    <t>迈阿密国际</t>
+  </si>
+  <si>
+    <t>芝加哥火焰</t>
+  </si>
+  <si>
+    <t>纳什维尔</t>
+  </si>
+  <si>
+    <t>布拉德福德城</t>
+  </si>
+  <si>
+    <t>圣洛伦索</t>
+  </si>
+  <si>
+    <t>朴茨茅斯</t>
+  </si>
+  <si>
+    <t>巴恩斯利</t>
+  </si>
+  <si>
+    <t>谢菲联</t>
+  </si>
+  <si>
+    <t>剑桥联</t>
+  </si>
+  <si>
+    <t>哈德斯菲尔德</t>
+  </si>
+  <si>
+    <t>牛津联</t>
+  </si>
+  <si>
+    <t>普利茅斯</t>
+  </si>
+  <si>
+    <t>雷丁</t>
+  </si>
+  <si>
+    <t>桑德兰</t>
+  </si>
+  <si>
+    <t>梅赫伦</t>
+  </si>
+  <si>
+    <t>托特纳姆热刺</t>
+  </si>
+  <si>
+    <t>皇家社会二队</t>
+  </si>
+  <si>
+    <t>拉斯帕尔马斯</t>
+  </si>
+  <si>
+    <t>格勒诺布尔</t>
+  </si>
+  <si>
+    <t>阿特罗米托斯</t>
+  </si>
+  <si>
+    <t>卡利亚里</t>
+  </si>
+  <si>
+    <t>里昂</t>
+  </si>
+  <si>
+    <t>巴黎</t>
+  </si>
+  <si>
+    <t>科尔多瓦学院</t>
+  </si>
+  <si>
+    <t>班菲尔德</t>
+  </si>
+  <si>
+    <t>沃洛斯</t>
+  </si>
+  <si>
+    <t>布尔戈斯</t>
+  </si>
+  <si>
+    <t>普拉滕斯</t>
+  </si>
+  <si>
+    <t>拉普拉塔大学生</t>
+  </si>
+  <si>
+    <t>莱瓦贾科斯</t>
+  </si>
+  <si>
+    <t>特里波利斯星</t>
+  </si>
+  <si>
+    <t>瓦斯科达伽马</t>
+  </si>
+  <si>
+    <t>博卡青年</t>
+  </si>
+  <si>
+    <t>阿根廷青年人</t>
+  </si>
+  <si>
+    <t>中央念珠</t>
+  </si>
+  <si>
+    <t>柏林赫塔</t>
+  </si>
+  <si>
+    <t>敦刻尔克</t>
+  </si>
+  <si>
+    <t>贝弗伦</t>
+  </si>
+  <si>
+    <t>武汉三镇</t>
+  </si>
+  <si>
+    <t>福冈黄蜂</t>
+  </si>
+  <si>
+    <t>菲尔特</t>
+  </si>
+  <si>
+    <t>切斯特菲尔德</t>
+  </si>
+  <si>
+    <t>韦斯特罗斯</t>
+  </si>
+  <si>
+    <t>法兰克福</t>
+  </si>
+  <si>
+    <t>北安普顿</t>
+  </si>
+  <si>
+    <t>伯顿阿尔比恩</t>
+  </si>
+  <si>
+    <t>雷根斯堡</t>
+  </si>
+  <si>
+    <t>圣克拉拉</t>
+  </si>
+  <si>
+    <t>汉莎·罗斯托克</t>
+  </si>
+  <si>
+    <t>桑德捷斯基</t>
+  </si>
+  <si>
+    <t>德国亚琛</t>
+  </si>
+  <si>
+    <t>永斯基莱</t>
+  </si>
+  <si>
+    <t>第戎</t>
+  </si>
+  <si>
+    <t>费尔</t>
+  </si>
+  <si>
+    <t>多特蒙德足球俱乐部</t>
+  </si>
+  <si>
+    <t>科尔切斯特联</t>
+  </si>
+  <si>
+    <t>约克城</t>
+  </si>
+  <si>
+    <t>沃尔索尔</t>
+  </si>
+  <si>
+    <t>锡尔克堡</t>
+  </si>
+  <si>
+    <t>洛杉矶足球俱乐部</t>
+  </si>
+  <si>
+    <t>根特</t>
+  </si>
+  <si>
+    <t>蒙扎</t>
+  </si>
+  <si>
+    <t>美因茨</t>
+  </si>
+  <si>
+    <t>莫斯科斯巴达</t>
+  </si>
+  <si>
+    <t>格罗兹尼艾卡马特</t>
+  </si>
+  <si>
+    <t>客队受让方向</t>
+  </si>
+  <si>
+    <t>主队打穿</t>
+  </si>
+  <si>
+    <t>v6-strict白名单</t>
+  </si>
+  <si>
+    <t>b1/ah_0/plus_no_rest/RF_d4_leaf15</t>
+  </si>
+  <si>
+    <t>d3/ah_0/base_full/RF_d5_leaf10</t>
+  </si>
+  <si>
+    <t>e2n/ah_0/odds/HistGB_d3</t>
+  </si>
+  <si>
+    <t>g1/ah_1.0_plus/odds/RF_d6_leaf8</t>
+  </si>
+  <si>
+    <t>f1/ah_0/rolling_only/RF32_d5_leaf8_s7</t>
+  </si>
+  <si>
+    <t>d2/ah_0/plus_no_rest/RF32_d3_leaf8_s99</t>
+  </si>
+  <si>
+    <t>f2/ah_0/plus_no_rest/RF32_d4_leaf10_s7</t>
+  </si>
+  <si>
+    <t>sp2/ah_0.5_1.0/plus_no_rest/RF_d3_leaf8</t>
+  </si>
+  <si>
+    <t>e2/ah_0/line_theory_only/RF_d5_leaf10</t>
+  </si>
+  <si>
+    <t>sp2/ah_1.0_plus/plus_no_elo/RF32_d3_leaf8_s99</t>
+  </si>
+  <si>
+    <t>m1/ah_0/rolling_only/RF_d5_leaf15</t>
+  </si>
+  <si>
+    <t>e1/ah_0/rolling_only/RF_d3_leaf8</t>
+  </si>
+  <si>
+    <t>ar1/ah_0/plus_no_elo/RF_d4_leaf15</t>
+  </si>
+  <si>
+    <t>e2/ah_0.25_0.5/odds/RF_d4_leaf15</t>
+  </si>
+  <si>
+    <t>e0/ah_0/rolling_only/HistGB_d3</t>
+  </si>
+  <si>
+    <t>b1/ah_0.5_1.0/plus_no_elo/RF_d3_leaf5</t>
+  </si>
+  <si>
+    <t>sp2/ah_0/base_plus/RF_d3_leaf5</t>
+  </si>
+  <si>
+    <t>f2/ah_1.0_plus/plus_no_rest/RF_d3_leaf15</t>
+  </si>
+  <si>
+    <t>i1/ah_0/base_plus/HistGB_d5</t>
+  </si>
+  <si>
+    <t>f1/ah_0/rolling_only/RF_d6_leaf10</t>
+  </si>
+  <si>
+    <t>g1/ah_0/base_full/RF_d4_leaf15</t>
+  </si>
+  <si>
+    <t>b1/ah_1.0_plus/odds/RF32_d4_leaf8_s7</t>
+  </si>
+  <si>
+    <t>g1/ah_1.0_plus/odds/RF32_d5_leaf10_s7</t>
+  </si>
+  <si>
+    <t>br1/ah_0.5_1.0/plus_no_elo/RF_d5_leaf10</t>
+  </si>
+  <si>
+    <t>cn1/ah_0/plus_no_elo/RF32_d5_leaf15_s7</t>
+  </si>
+  <si>
+    <t>j1/ah_0/line_theory_only/RF_d4_leaf10</t>
+  </si>
+  <si>
+    <t>sw1/ah_1.0_plus/line_theory_only/RF32_d3_leaf8_s99</t>
+  </si>
+  <si>
+    <t>d1/ah_0/base_plus/RF_d4_leaf5</t>
+  </si>
+  <si>
+    <t>p1/ah_0/base_plus/RF_d3_leaf15</t>
+  </si>
+  <si>
+    <t>dk1/ah_1.0_plus/odds/RF_d3_leaf5</t>
+  </si>
+  <si>
+    <t>sw2/ah_1.0_plus/odds/HistGB_d3</t>
+  </si>
+  <si>
+    <t>r1/ah_0/odds/RF_d4_leaf5</t>
+  </si>
+  <si>
+    <t>2026-09-05 12:00:11</t>
+  </si>
+  <si>
+    <t>2026-09-06 00:05:56</t>
+  </si>
+  <si>
+    <t>2026-09-05 18:33:00</t>
+  </si>
+  <si>
+    <t>2026-09-01 11:31:36</t>
+  </si>
+  <si>
+    <t>2026-08-29 23:26:28</t>
+  </si>
+  <si>
+    <t>2026-08-30 01:28:35</t>
+  </si>
+  <si>
+    <t>2026-08-29 23:26:32</t>
+  </si>
+  <si>
+    <t>2026-08-29 23:33:33</t>
+  </si>
+  <si>
+    <t>2026-08-17 23:35:16</t>
+  </si>
+  <si>
+    <t>2026-08-17 18:04:18</t>
+  </si>
+  <si>
+    <t>2026-08-19 18:43:37</t>
+  </si>
+  <si>
+    <t>2026-08-19 21:00:38</t>
+  </si>
+  <si>
+    <t>2026-08-20 05:16:41</t>
+  </si>
+  <si>
+    <t>2026-08-19 03:41:20</t>
+  </si>
+  <si>
+    <t>2026-08-20 08:07:25</t>
+  </si>
+  <si>
+    <t>2026-08-20 20:58:10</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:31:12</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:31:11</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:31:13</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:31:14</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:31:15</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:52:34</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:52:48</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:52:40</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:52:50</t>
+  </si>
+  <si>
+    <t>2026-08-22 11:17:45</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:52:42</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:52:53</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:52:24</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:52:49</t>
+  </si>
+  <si>
+    <t>2026-08-21 08:52:56</t>
+  </si>
+  <si>
+    <t>2026-08-22 10:21:26</t>
+  </si>
+  <si>
+    <t>2026-08-24 00:21:09</t>
+  </si>
+  <si>
+    <t>2026-08-22 02:51:28</t>
+  </si>
+  <si>
+    <t>2026-08-22 02:51:32</t>
+  </si>
+  <si>
+    <t>2026-08-22 02:51:33</t>
+  </si>
+  <si>
+    <t>2026-08-23 10:26:15</t>
+  </si>
+  <si>
+    <t>2026-08-22 02:51:27</t>
+  </si>
+  <si>
+    <t>2026-08-22 05:13:12</t>
+  </si>
+  <si>
+    <t>2026-08-24 00:21:26</t>
+  </si>
+  <si>
+    <t>2026-08-23 10:26:19</t>
+  </si>
+  <si>
+    <t>2026-08-23 10:26:20</t>
+  </si>
+  <si>
+    <t>2026-08-23 10:26:21</t>
+  </si>
+  <si>
+    <t>2026-08-28 15:58:06</t>
+  </si>
+  <si>
+    <t>2026-08-27 04:14:10</t>
+  </si>
+  <si>
+    <t>2026-08-27 17:17:40</t>
+  </si>
+  <si>
+    <t>2026-08-27 17:52:32</t>
+  </si>
+  <si>
+    <t>2026-08-28 18:14:59</t>
+  </si>
+  <si>
+    <t>2026-08-27 20:52:05</t>
+  </si>
+  <si>
+    <t>2026-08-27 20:52:04</t>
+  </si>
+  <si>
+    <t>2026-08-29 20:58:22</t>
+  </si>
+  <si>
+    <t>2026-08-29 20:58:14</t>
+  </si>
+  <si>
+    <t>2026-08-29 20:58:15</t>
+  </si>
+  <si>
+    <t>2026-08-28 15:57:51</t>
+  </si>
+  <si>
+    <t>2026-08-29 20:58:17</t>
+  </si>
+  <si>
+    <t>2026-08-29 20:58:18</t>
+  </si>
+  <si>
+    <t>2026-08-29 13:40:09</t>
+  </si>
+  <si>
+    <t>2026-08-29 20:13:33</t>
+  </si>
+  <si>
+    <t>2026-08-29 20:58:19</t>
+  </si>
+  <si>
+    <t>2026-08-28 15:58:00</t>
+  </si>
+  <si>
+    <t>2026-08-30 01:28:34</t>
+  </si>
+  <si>
+    <t>2026-08-30 08:43:43</t>
+  </si>
+  <si>
+    <t>2026-08-31 23:21:22</t>
+  </si>
+  <si>
+    <t>2026-09-01 22:23:46</t>
+  </si>
+  <si>
+    <t>2026-09-03 20:53:10</t>
+  </si>
+  <si>
+    <t>2026-09-04 21:44:33</t>
+  </si>
+  <si>
+    <t>2026-09-04 21:44:28</t>
+  </si>
+  <si>
+    <t>2026-09-04 21:44:29</t>
+  </si>
+  <si>
+    <t>2026-09-05 18:33:01</t>
+  </si>
+  <si>
+    <t>2026-09-05 21:28:12</t>
+  </si>
+  <si>
+    <t>2026-09-05 21:28:13</t>
+  </si>
+  <si>
+    <t>2026-09-05 21:28:14</t>
+  </si>
+  <si>
+    <t>2026-09-06 07:30:56</t>
+  </si>
+  <si>
+    <t>2026-09-06 17:01:26</t>
+  </si>
+  <si>
+    <t>2026-09-06 17:01:25</t>
+  </si>
+  <si>
+    <t>2026-09-06 17:01:29</t>
+  </si>
+  <si>
+    <t>2026-09-06 17:01:31</t>
+  </si>
+  <si>
+    <t>2026-09-07 19:40:59</t>
+  </si>
+  <si>
+    <t>plus_no_rest</t>
+  </si>
+  <si>
+    <t>base_full</t>
+  </si>
+  <si>
+    <t>odds</t>
+  </si>
+  <si>
+    <t>rolling_only</t>
+  </si>
+  <si>
+    <t>line_theory_only</t>
+  </si>
+  <si>
+    <t>plus_no_elo</t>
+  </si>
+  <si>
+    <t>base_plus</t>
+  </si>
+  <si>
+    <t>KV Kortrijk</t>
+  </si>
+  <si>
+    <t>SG Sonnenhof Großaspach</t>
+  </si>
+  <si>
+    <t>Tranmere Rovers</t>
+  </si>
+  <si>
+    <t>Swindon Town</t>
+  </si>
+  <si>
+    <t>AE Kifisia FC</t>
+  </si>
+  <si>
+    <t>AS Monaco</t>
+  </si>
+  <si>
+    <t>1. FC Nürnberg</t>
+  </si>
+  <si>
+    <t>Guingamp</t>
+  </si>
+  <si>
+    <t>Sporting Gijón</t>
+  </si>
+  <si>
+    <t>Cardiff City</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Philadelphia Union</t>
+  </si>
+  <si>
+    <t>Orlando City SC</t>
+  </si>
+  <si>
+    <t>New York Red Bulls</t>
+  </si>
+  <si>
+    <t>Sheffield Wednesday</t>
+  </si>
+  <si>
+    <t>Lincoln City</t>
+  </si>
+  <si>
+    <t>Doncaster Rovers</t>
+  </si>
+  <si>
+    <t>Swansea City</t>
+  </si>
+  <si>
+    <t>Bromley FC</t>
+  </si>
+  <si>
+    <t>Milton Keynes Dons</t>
+  </si>
+  <si>
+    <t>Stevenage</t>
+  </si>
+  <si>
+    <t>Wycombe Wanderers</t>
+  </si>
+  <si>
+    <t>Wimbledon</t>
+  </si>
+  <si>
+    <t>Ipswich Town</t>
+  </si>
+  <si>
+    <t>Charleroi</t>
+  </si>
+  <si>
+    <t>Brentford</t>
+  </si>
+  <si>
+    <t>Albacete</t>
+  </si>
+  <si>
+    <t>AD Ceuta FC</t>
+  </si>
+  <si>
+    <t>Olympiakos Piraeus</t>
+  </si>
+  <si>
+    <t>Parma</t>
+  </si>
+  <si>
+    <t>Le Mans FC</t>
+  </si>
+  <si>
+    <t>Toulouse</t>
+  </si>
+  <si>
+    <t>Troyes</t>
+  </si>
+  <si>
+    <t>Newells Old Boys</t>
+  </si>
+  <si>
+    <t>OFI Crete</t>
+  </si>
+  <si>
+    <t>Club Brugge</t>
+  </si>
+  <si>
+    <t>Barracas Central</t>
+  </si>
+  <si>
+    <t>Sarmiento de Junin</t>
+  </si>
+  <si>
+    <t>PAOK Thessaloniki</t>
+  </si>
+  <si>
+    <t>Panetolikos Agrinio</t>
+  </si>
+  <si>
+    <t>Palmeiras</t>
+  </si>
+  <si>
+    <t>New England Revolution</t>
+  </si>
+  <si>
+    <t>Racing Club</t>
+  </si>
+  <si>
+    <t>Lanus</t>
+  </si>
+  <si>
+    <t>Talleres</t>
+  </si>
+  <si>
+    <t>Eintracht Braunschweig</t>
+  </si>
+  <si>
+    <t>Nancy</t>
+  </si>
+  <si>
+    <t>Genk</t>
+  </si>
+  <si>
+    <t>Qingdao Hainiu FC</t>
+  </si>
+  <si>
+    <t>FC Energie Cottbus</t>
+  </si>
+  <si>
+    <t>Rotherham United</t>
+  </si>
+  <si>
+    <t>RAAL La Louvière</t>
+  </si>
+  <si>
+    <t>Gillingham</t>
+  </si>
+  <si>
+    <t>Newport County</t>
+  </si>
+  <si>
+    <t>Notts County</t>
+  </si>
+  <si>
+    <t>Stockport County FC</t>
+  </si>
+  <si>
+    <t>Alverca</t>
+  </si>
+  <si>
+    <t>Brest</t>
+  </si>
+  <si>
+    <t>1. FC Saarbrücken</t>
+  </si>
+  <si>
+    <t>FC Copenhagen</t>
+  </si>
+  <si>
+    <t>Fleetwood Town</t>
+  </si>
+  <si>
+    <t>Anderlecht</t>
+  </si>
+  <si>
+    <t>FC Ingolstadt 04</t>
+  </si>
+  <si>
+    <t>IFK Norrkoping</t>
+  </si>
+  <si>
+    <t>Boulogne</t>
+  </si>
+  <si>
+    <t>Lommel SK</t>
+  </si>
+  <si>
+    <t>New York City FC</t>
+  </si>
+  <si>
+    <t>SV Meppen</t>
+  </si>
+  <si>
+    <t>Waldhof Mannheim</t>
+  </si>
+  <si>
+    <t>TSG Hoffenheim</t>
+  </si>
+  <si>
+    <t>Crewe Alexandra</t>
+  </si>
+  <si>
+    <t>Exeter City</t>
+  </si>
+  <si>
+    <t>AGF Aarhus</t>
+  </si>
+  <si>
+    <t>Real Salt Lake</t>
+  </si>
+  <si>
+    <t>Cercle Brugge KSV</t>
+  </si>
+  <si>
+    <t>Hamburger SV</t>
+  </si>
+  <si>
+    <t>Dinamo Moscow</t>
+  </si>
+  <si>
+    <t>Rubin Kazan</t>
+  </si>
+  <si>
+    <t>SV Zulte-Waregem</t>
+  </si>
+  <si>
+    <t>TSG Hoffenheim II</t>
+  </si>
+  <si>
+    <t>Oldham Athletic</t>
+  </si>
+  <si>
+    <t>Port Vale</t>
+  </si>
+  <si>
+    <t>AEK Athens</t>
+  </si>
+  <si>
+    <t>Marseille</t>
+  </si>
+  <si>
+    <t>Arminia Bielefeld</t>
+  </si>
+  <si>
+    <t>Nantes</t>
+  </si>
+  <si>
+    <t>Sabadell FC</t>
+  </si>
+  <si>
+    <t>Wrexham AFC</t>
+  </si>
+  <si>
+    <t>CD Eldense</t>
+  </si>
+  <si>
+    <t>Inter Miami CF</t>
+  </si>
+  <si>
+    <t>Chicago Fire</t>
+  </si>
+  <si>
+    <t>Nashville SC</t>
+  </si>
+  <si>
+    <t>Bradford City</t>
+  </si>
+  <si>
+    <t>Portsmouth</t>
+  </si>
+  <si>
+    <t>Barnsley</t>
+  </si>
+  <si>
+    <t>Sheffield United</t>
+  </si>
+  <si>
+    <t>Cambridge United</t>
+  </si>
+  <si>
+    <t>Huddersfield Town</t>
+  </si>
+  <si>
+    <t>Oxford United</t>
+  </si>
+  <si>
+    <t>Plymouth Argyle</t>
+  </si>
+  <si>
+    <t>Reading</t>
+  </si>
+  <si>
+    <t>Sunderland</t>
   </si>
   <si>
     <t>KV Mechelen</t>
   </si>
   <si>
-    <t>AS Roma</t>
-[...2 lines deleted...]
-    <t>Cremonese</t>
+    <t>Tottenham Hotspur</t>
+  </si>
+  <si>
+    <t>Real Sociedad B</t>
+  </si>
+  <si>
+    <t>Las Palmas</t>
+  </si>
+  <si>
+    <t>Atromitos Athens</t>
+  </si>
+  <si>
+    <t>Cagliari</t>
+  </si>
+  <si>
+    <t>Lyon</t>
+  </si>
+  <si>
+    <t>Paris FC</t>
+  </si>
+  <si>
+    <t>Banfield</t>
+  </si>
+  <si>
+    <t>Volos FC</t>
+  </si>
+  <si>
+    <t>Burgos CF</t>
+  </si>
+  <si>
+    <t>Platense</t>
+  </si>
+  <si>
+    <t>Estudiantes</t>
+  </si>
+  <si>
+    <t>Levadiakos</t>
+  </si>
+  <si>
+    <t>Asteras Tripolis</t>
+  </si>
+  <si>
+    <t>Vasco da Gama</t>
+  </si>
+  <si>
+    <t>Boca Juniors</t>
+  </si>
+  <si>
+    <t>Argentinos Juniors</t>
+  </si>
+  <si>
+    <t>Rosario Central</t>
+  </si>
+  <si>
+    <t>Hertha Berlin</t>
+  </si>
+  <si>
+    <t>USL Dunkerque</t>
+  </si>
+  <si>
+    <t>SK Beveren</t>
+  </si>
+  <si>
+    <t>Wuhan Three Towns</t>
+  </si>
+  <si>
+    <t>Greuther Fürth</t>
+  </si>
+  <si>
+    <t>Chesterfield FC</t>
+  </si>
+  <si>
+    <t>Northampton Town</t>
+  </si>
+  <si>
+    <t>Burton Albion</t>
+  </si>
+  <si>
+    <t>Santa Clara</t>
+  </si>
+  <si>
+    <t>Hansa Rostock</t>
+  </si>
+  <si>
+    <t>SonderjyskE</t>
+  </si>
+  <si>
+    <t>Alemannia Aachen</t>
+  </si>
+  <si>
+    <t>Ljungskile SK</t>
+  </si>
+  <si>
+    <t>Dijon</t>
+  </si>
+  <si>
+    <t>SC Verl</t>
+  </si>
+  <si>
+    <t>Borussia Dortmund</t>
+  </si>
+  <si>
+    <t>Colchester United</t>
+  </si>
+  <si>
+    <t>York City</t>
+  </si>
+  <si>
+    <t>Walsall</t>
+  </si>
+  <si>
+    <t>Silkeborg IF</t>
+  </si>
+  <si>
+    <t>Los Angeles FC</t>
   </si>
   <si>
     <t>Gent</t>
   </si>
   <si>
-    <t>SC Freiburg</t>
-[...56 lines deleted...]
-    <t>Parma</t>
+    <t>Monza</t>
   </si>
   <si>
     <t>FSV Mainz 05</t>
   </si>
   <si>
-    <t>VfL Wolfsburg</t>
-[...584 lines deleted...]
-    <t>冻结模型(ah_1year_v6)</t>
+    <t>Spartak Moscow</t>
+  </si>
+  <si>
+    <t>FC Akhmat Grozny</t>
   </si>
   <si>
     <t>已完赛</t>
   </si>
   <si>
-    <t>未开赛</t>
+    <t>0-2</t>
+  </si>
+  <si>
+    <t>1-0</t>
+  </si>
+  <si>
+    <t>2-0</t>
+  </si>
+  <si>
+    <t>3-1</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
+    <t>4-1</t>
+  </si>
+  <si>
+    <t>3-3</t>
+  </si>
+  <si>
+    <t>0-0</t>
+  </si>
+  <si>
+    <t>3-0</t>
+  </si>
+  <si>
+    <t>2-2</t>
+  </si>
+  <si>
+    <t>1-2</t>
+  </si>
+  <si>
     <t>0-1</t>
   </si>
   <si>
+    <t>1-3</t>
+  </si>
+  <si>
     <t>2-1</t>
   </si>
   <si>
-    <t>1-2</t>
-[...8 lines deleted...]
-    <t>1-3</t>
+    <t>4-0</t>
+  </si>
+  <si>
+    <t>3-5</t>
+  </si>
+  <si>
+    <t>1-5</t>
+  </si>
+  <si>
+    <t>3-4</t>
+  </si>
+  <si>
+    <t>3-2</t>
+  </si>
+  <si>
+    <t>7-2</t>
+  </si>
+  <si>
+    <t>5-1</t>
+  </si>
+  <si>
+    <t>2-4</t>
+  </si>
+  <si>
+    <t>0-3</t>
+  </si>
+  <si>
+    <t>1-6</t>
   </si>
   <si>
     <t>2-3</t>
   </si>
   <si>
-    <t>0-0</t>
-[...38 lines deleted...]
-    <t>0-3</t>
+    <t>0-5</t>
   </si>
   <si>
     <t>正确</t>
   </si>
   <si>
     <t>错误</t>
   </si>
   <si>
     <t>走盘</t>
   </si>
   <si>
-    <t>未开始</t>
-[...2 lines deleted...]
-    <t>C</t>
+    <t>aef380a5d856b7110642054ccddfa63b</t>
+  </si>
+  <si>
+    <t>0a89325f7164cce83aa0f4705f55fd1f</t>
+  </si>
+  <si>
+    <t>1723b0844e25320b537a3b632683e7bc</t>
+  </si>
+  <si>
+    <t>5bfcd1d241104691c735111b35d572ba</t>
+  </si>
+  <si>
+    <t>59396195176a9d9c02f982737c769206</t>
+  </si>
+  <si>
+    <t>7c2ad8552e286ff88f69ce39ca49541a</t>
+  </si>
+  <si>
+    <t>5a52aa36aba3d8c86d4a81011a869bbb</t>
+  </si>
+  <si>
+    <t>39dce50e5b0f4b97769ddc79401900f6</t>
+  </si>
+  <si>
+    <t>156362501c4105c23c213f47dbfebcf0</t>
+  </si>
+  <si>
+    <t>bb0f8db2a6c8fd7984342d6ad2dcf569</t>
+  </si>
+  <si>
+    <t>664dab2fa76694bc6e698a9be5ed925e</t>
+  </si>
+  <si>
+    <t>b0008918d077b2578c42dfc8e47054b4</t>
+  </si>
+  <si>
+    <t>5272777a4297a857ce64730e5acad9c0</t>
+  </si>
+  <si>
+    <t>7223e207f74e072fe9946a77a80670c1</t>
+  </si>
+  <si>
+    <t>afba509cfb6e88cebece47883ed2c6f4</t>
+  </si>
+  <si>
+    <t>0f7390c6bb23bf6d0ed45c2cb0165934</t>
+  </si>
+  <si>
+    <t>594fd5e4069045b86966b844d23cdb14</t>
+  </si>
+  <si>
+    <t>c5e716af9ed3bd064c3cbd99a06725bd</t>
+  </si>
+  <si>
+    <t>aab7c65a91e15b9d58b0d40bfdc755da</t>
+  </si>
+  <si>
+    <t>abcf5060d68f9bfc780d107f7bb26a95</t>
+  </si>
+  <si>
+    <t>813106afc74ec286dea4c189b1e6612d</t>
+  </si>
+  <si>
+    <t>343f2c76d00932772c25eb7acba1b891</t>
+  </si>
+  <si>
+    <t>ba00f4e6a31a36c0a8b838104a056349</t>
+  </si>
+  <si>
+    <t>dd9491230b7934e97030660941309ea3</t>
+  </si>
+  <si>
+    <t>01615d9573ef1e5aa8c09eb32a4a983b</t>
+  </si>
+  <si>
+    <t>0406d9cd06cc1f8bcb40ca82aec68460</t>
+  </si>
+  <si>
+    <t>8b4b033209bb204516cbd1f523614f25</t>
+  </si>
+  <si>
+    <t>3cdc09119017129aa49dcc1d08d6bafb</t>
+  </si>
+  <si>
+    <t>ba97c69ae521535ab82158d4ebb7d81f</t>
+  </si>
+  <si>
+    <t>738c1a66ac9cc6bd7c29d3113505476a</t>
+  </si>
+  <si>
+    <t>70d42a4be5c1830b52cbe4e8bc3cb912</t>
+  </si>
+  <si>
+    <t>7d4101254957e46d6037bd1d8f268a0e</t>
+  </si>
+  <si>
+    <t>0fe221a0fc71ab3ecfbecf8f1a224b89</t>
+  </si>
+  <si>
+    <t>e2b33e2f28135088d12b464684414353</t>
+  </si>
+  <si>
+    <t>78431f1842f3312e28537492ec14f081</t>
+  </si>
+  <si>
+    <t>28a37a9683703fbd2b0705251fa89d22</t>
+  </si>
+  <si>
+    <t>9509590f8e49a910cca09694851d430b</t>
+  </si>
+  <si>
+    <t>468a2edf40bf3bc7fde6a8638d55bcdd</t>
+  </si>
+  <si>
+    <t>6136982582bb9299f702eea2e30d03c3</t>
+  </si>
+  <si>
+    <t>eea1b11233961a38172522dc11b0523d</t>
+  </si>
+  <si>
+    <t>45e5bfcceecac41b462b16073da22b2d</t>
+  </si>
+  <si>
+    <t>afd9f94e9b2bbc289d28d61f98898ec9</t>
+  </si>
+  <si>
+    <t>b1d8b570888107fda3b4a870a48b4996</t>
+  </si>
+  <si>
+    <t>e051fbf30beef59f4596d8ff50caf55d</t>
+  </si>
+  <si>
+    <t>35b9429fb25c8b7df0aaf0c3a5afe444</t>
+  </si>
+  <si>
+    <t>5c3310ddac30d3e22332be25958e7672</t>
+  </si>
+  <si>
+    <t>e7382a34d78205406d3ec528e3e1194a</t>
+  </si>
+  <si>
+    <t>a800914b9c4e10d030a0c3beb393a3e8</t>
+  </si>
+  <si>
+    <t>8348868b8adbe83cfbda9fe988ab314b</t>
+  </si>
+  <si>
+    <t>4f786c56f99e0f707e3673e454d6f3ed</t>
+  </si>
+  <si>
+    <t>1fc9d47da8de129bec68783f3406e9df</t>
+  </si>
+  <si>
+    <t>0c1d3dc43834fe8f967acc5d86fd11eb</t>
+  </si>
+  <si>
+    <t>3cd7befd72f334b28f52e0fb420a2875</t>
+  </si>
+  <si>
+    <t>5d117272342f8b0cf2017861d534474d</t>
+  </si>
+  <si>
+    <t>8ab1ff4e160b72d012913cd43f111f3e</t>
+  </si>
+  <si>
+    <t>ff88ba5c194aad092b22324afc083358</t>
+  </si>
+  <si>
+    <t>1942ef3f1846794b37312b2702963196</t>
+  </si>
+  <si>
+    <t>22ed1aaf03ab3966d098f7049715aada</t>
+  </si>
+  <si>
+    <t>57a8a5da3b5c298d388f4415c37cdf45</t>
+  </si>
+  <si>
+    <t>26557717d97dde075802192a7bbbd1c4</t>
+  </si>
+  <si>
+    <t>39e8f2ea55e7284e3cf381675499342d</t>
+  </si>
+  <si>
+    <t>143faa380812fef7657ba97bbdeac3ad</t>
+  </si>
+  <si>
+    <t>563dc6de98095c9c76b05da986c6ed69</t>
+  </si>
+  <si>
+    <t>8d15059d44e033a9a0dd3f6cf157badc</t>
+  </si>
+  <si>
+    <t>f8499d24148a037eb3436457c651bafc</t>
+  </si>
+  <si>
+    <t>d2513dfc7d599f0d620aecfc9ab9fa50</t>
+  </si>
+  <si>
+    <t>700dae86f4c64ccae2c492bb885acba8</t>
+  </si>
+  <si>
+    <t>cd68e8c5ee148b644c936b4f67bef251</t>
+  </si>
+  <si>
+    <t>71252cf798449be1593c564edf96aaf7</t>
+  </si>
+  <si>
+    <t>c0e5e4c28a7c68ec5f8e9c5a829af382</t>
+  </si>
+  <si>
+    <t>908fe8bc53f9dfca34fb22ee99b06068</t>
+  </si>
+  <si>
+    <t>3bef8a2fbcc72278d5ffe261b51a7013</t>
+  </si>
+  <si>
+    <t>ea07b33b1b87d5b0c498bf128d878bc6</t>
+  </si>
+  <si>
+    <t>294ae60848eb4f636a9012488e76710b</t>
+  </si>
+  <si>
+    <t>89968290f2fbf03d134d06080ba24ef9</t>
+  </si>
+  <si>
+    <t>500e328fd3ebe7dc24caed3b0b0b0b09</t>
+  </si>
+  <si>
+    <t>6b5aa4cdc3e4394a2ba8b106d48947d5</t>
+  </si>
+  <si>
+    <t>699ff69030efb18609cc46e6ff95a67f</t>
+  </si>
+  <si>
+    <t>bd92a6b5370a644ed48bda5e0c378eb3</t>
+  </si>
+  <si>
+    <t>da7576d88856817ab0e8d8b71cb4a89a</t>
+  </si>
+  <si>
+    <t>d1d200717f78b39a8e4950c04dd3e5a7</t>
+  </si>
+  <si>
+    <t>c8959653aa19cae21fcf8ca4881d4249</t>
+  </si>
+  <si>
+    <t>4a1284ceae0caae4592b95d7bef732bd</t>
+  </si>
+  <si>
+    <t>32ffa5021128f7653dcce6cbd7bc1ce8</t>
+  </si>
+  <si>
+    <t>8289ab720fb9bbc036bf0cdf52516ce2</t>
+  </si>
+  <si>
+    <t>ef1e29bcb985bc6c82d880739cd5d168</t>
+  </si>
+  <si>
+    <t>238eaabc2b2e492f6cce5bcfeaa09405</t>
+  </si>
+  <si>
+    <t>72559dd3c8eb2ae348c8d13e784e25b0</t>
+  </si>
+  <si>
+    <t>8c2b9ba40559933658aa7b9ad82a1e8b</t>
+  </si>
+  <si>
+    <t>1561385</t>
+  </si>
+  <si>
+    <t>v6-strict</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
-    <t>B</t>
-[...2 lines deleted...]
-    <t>D</t>
+    <t>ah_1year_v6_strict_formal_whitelist_oddsapi</t>
+  </si>
+  <si>
+    <t>{"type": "conf", "conf_min": 0.6}</t>
+  </si>
+  <si>
+    <t>{"type": "month_pair", "vals": ["early_season", "mid_season"], "conf_min": 0.52}</t>
+  </si>
+  <si>
+    <t>{}</t>
+  </si>
+  <si>
+    <t>{"type": "month_pair", "vals": ["early_season", "mid_season"], "conf_min": 0.58}</t>
+  </si>
+  <si>
+    <t>{"type": "pred_dir", "pred": 0, "conf_min": 0.52}</t>
+  </si>
+  <si>
+    <t>{"type": "pred_dir", "pred": 0, "conf_min": 0.55}</t>
+  </si>
+  <si>
+    <t>{"type": "pred_dir", "pred": 0, "conf_min": 0.6}</t>
+  </si>
+  <si>
+    <t>{"type": "month_gate", "val": "early_season", "conf_min": 0.65}</t>
+  </si>
+  <si>
+    <t>{"type": "month_gate", "val": "early_season", "conf_min": 0.55}</t>
+  </si>
+  <si>
+    <t>{"type": "pred_dir", "pred": 0, "conf_min": 0.5}</t>
+  </si>
+  <si>
+    <t>{"type": "conf", "conf_min": 0.52}</t>
+  </si>
+  <si>
+    <t>{"type": "pred_dir", "pred": 0, "conf_min": 0.7}</t>
+  </si>
+  <si>
+    <t>{"type": "month_pair", "vals": ["early_season", "late_season"], "conf_min": 0.68}</t>
+  </si>
+  <si>
+    <t>{"type": "month_gate", "val": "early_season", "conf_min": 0.5}</t>
+  </si>
+  <si>
+    <t>{"type": "conf", "conf_min": 0.68}</t>
+  </si>
+  <si>
+    <t>当前不满足v6_strict白名单</t>
+  </si>
+  <si>
+    <t>当前满足v6_strict白名单</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "0.0": 2, "0.25": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 2, "-0.25": 2, "-1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 3, "1.0": 1, "0.25": 3}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "0.0": 7}</t>
+  </si>
+  <si>
+    <t>{"1.5": 5, "1.25": 2}</t>
+  </si>
+  <si>
+    <t>{"-1.0": 1, "0.0": 6, "-0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"-1.0": 1, "0.0": 3, "-0.25": 3}</t>
+  </si>
+  <si>
+    <t>{"0.0": 7, "1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 1, "-0.75": 5, "-1.0": 1, "-0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 7, "-1.0": 1, "-0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 2, "-1.25": 6}</t>
+  </si>
+  <si>
+    <t>{"1.5": 1, "1.0": 1, "0.0": 8, "0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "1.5": 1, "0.0": 4, "0.5": 1, "0.25": 3}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "1.5": 1, "0.0": 8, "0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 3, "-1.0": 1, "-0.25": 3}</t>
+  </si>
+  <si>
+    <t>{"0.0": 6}</t>
+  </si>
+  <si>
+    <t>{"-1.0": 1, "0.0": 5, "-0.25": 1, "-0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"-0.5": 3, "0.0": 1, "-1.0": 1, "-0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"-1.0": 1, "0.0": 4, "-0.25": 3, "-0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"-1.0": 1, "0.0": 5}</t>
+  </si>
+  <si>
+    <t>{"0.0": 5, "-1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 4, "-1.0": 1, "-0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 3, "-1.0": 1, "-0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 6, "-1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 8, "1.0": 1, "0.5": 2}</t>
+  </si>
+  <si>
+    <t>{"-0.75": 4, "-1.0": 1, "-1.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 8, "-1.0": 1, "-0.5": 2}</t>
+  </si>
+  <si>
+    <t>{"-0.75": 4, "-0.5": 1, "0.0": 1, "-1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"0.25": 3, "0.0": 4, "1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"-1.25": 4, "-1.5": 2}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 4, "-1.75": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 8, "-1.0": 1, "0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 6, "-1.0": 1, "-0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 6, "1.0": 1, "0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 3, "1.0": 1, "0.25": 2, "0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 4, "-0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"-1.0": 1, "0.0": 6}</t>
+  </si>
+  <si>
+    <t>{"-1.75": 4, "-1.5": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 4, "-0.25": 3, "-1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 4, "0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 4, "-1.25": 2}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "0.0": 5}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 1, "-1.0": 7, "-0.5": 2}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 1, "0.0": 5, "-1.0": 1, "-0.5": 1, "-0.25": 3}</t>
+  </si>
+  <si>
+    <t>{"0.0": 5}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "0.0": 4, "0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 1, "-1.0": 1, "-1.25": 4}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "0.0": 6}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "0.0": 4, "0.25": 3}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 3, "-1.25": 6}</t>
+  </si>
+  <si>
+    <t>{"0.0": 4, "1.0": 1, "0.25": 3, "0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 7, "1.0": 1, "0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "0.0": 5, "0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 7, "-1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"-1.0": 1, "0.0": 1, "-0.5": 4, "-0.75": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 1, "-1.0": 1, "-0.5": 4, "-0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 1, "-1.0": 1, "-0.5": 4, "-0.75": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 2, "1.0": 1, "0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"0.5": 1, "0.0": 6, "-1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 4, "1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 10}</t>
+  </si>
+  <si>
+    <t>{"-1.0": 1, "0.0": 7}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 2, "-1.0": 1, "-1.25": 4}</t>
+  </si>
+  <si>
+    <t>{"-1.25": 6, "-1.5": 1}</t>
+  </si>
+  <si>
+    <t>{"1.5": 5, "1.75": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 7, "1.0": 1, "-1.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 4, "1.0": 1, "0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"-1.5": 2, "-1.25": 6, "-1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "0.0": 6, "0.25": 3, "0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 5, "1.0": 1, "0.25": 2}</t>
+  </si>
+  <si>
+    <t>{"0.0": 8, "0.5": 1, "-1.0": 1}</t>
+  </si>
+  <si>
+    <t>{"1.0": 1, "0.0": 5, "0.25": 2, "0.5": 1}</t>
+  </si>
+  <si>
+    <t>{"0.0": 3, "0.25": 1}</t>
+  </si>
+  <si>
+    <t>multi_book_consensus_or_pinnacle_bet365_single</t>
+  </si>
+  <si>
+    <t>soccer_belgium_first_div</t>
+  </si>
+  <si>
+    <t>soccer_germany_liga3</t>
+  </si>
+  <si>
+    <t>soccer_england_league2</t>
+  </si>
+  <si>
+    <t>soccer_greece_super_league</t>
+  </si>
+  <si>
+    <t>soccer_france_ligue_one</t>
+  </si>
+  <si>
+    <t>soccer_germany_bundesliga2</t>
+  </si>
+  <si>
+    <t>soccer_france_ligue_two</t>
+  </si>
+  <si>
+    <t>soccer_spain_segunda_division</t>
+  </si>
+  <si>
+    <t>soccer_efl_champ</t>
+  </si>
+  <si>
+    <t>soccer_usa_mls</t>
+  </si>
+  <si>
+    <t>soccer_england_league1</t>
+  </si>
+  <si>
+    <t>soccer_argentina_primera_division</t>
+  </si>
+  <si>
+    <t>soccer_epl</t>
+  </si>
+  <si>
+    <t>soccer_italy_serie_a</t>
+  </si>
+  <si>
+    <t>soccer_brazil_campeonato</t>
+  </si>
+  <si>
+    <t>soccer_china_superleague</t>
+  </si>
+  <si>
+    <t>soccer_japan_j_league</t>
+  </si>
+  <si>
+    <t>soccer_sweden_allsvenskan</t>
+  </si>
+  <si>
+    <t>soccer_germany_bundesliga</t>
+  </si>
+  <si>
+    <t>soccer_portugal_primeira_liga</t>
+  </si>
+  <si>
+    <t>soccer_denmark_superliga</t>
+  </si>
+  <si>
+    <t>soccer_sweden_superettan</t>
+  </si>
+  <si>
+    <t>soccer_russia_premier_league</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1578,57 +2814,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA132"/>
+  <dimension ref="A1:AS91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1666,10622 +2902,12424 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>44</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="B2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F2" t="s">
+        <v>96</v>
+      </c>
+      <c r="G2" t="s">
+        <v>157</v>
+      </c>
+      <c r="H2" t="s">
+        <v>244</v>
+      </c>
+      <c r="I2">
+        <v>0</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2" t="s">
+        <v>319</v>
+      </c>
+      <c r="L2" t="s">
+        <v>244</v>
+      </c>
+      <c r="M2">
+        <v>0.6840000000000001</v>
+      </c>
+      <c r="N2" t="s">
+        <v>321</v>
+      </c>
+      <c r="O2">
+        <v>0.8421</v>
+      </c>
+      <c r="P2" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>354</v>
+      </c>
+      <c r="R2" t="s">
+        <v>322</v>
+      </c>
+      <c r="S2" t="s">
+        <v>432</v>
+      </c>
+      <c r="T2" t="s">
+        <v>439</v>
+      </c>
+      <c r="U2" t="s">
+        <v>517</v>
+      </c>
+      <c r="V2" t="s">
+        <v>586</v>
+      </c>
+      <c r="W2" t="s">
+        <v>587</v>
+      </c>
+      <c r="X2" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>616</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA2">
+        <v>0.316</v>
+      </c>
+      <c r="AB2">
+        <v>0.6840000000000001</v>
+      </c>
+      <c r="AC2">
+        <v>2.28</v>
+      </c>
+      <c r="AD2">
+        <v>1.635</v>
+      </c>
+      <c r="AE2">
+        <v>2.28</v>
+      </c>
+      <c r="AF2">
+        <v>1.635</v>
+      </c>
+      <c r="AG2">
+        <v>0.8421</v>
+      </c>
+      <c r="AH2">
+        <v>0.8421</v>
+      </c>
+      <c r="AI2">
         <v>38</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2" t="s">
+      <c r="AJ2" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK2">
+        <v>38</v>
+      </c>
+      <c r="AL2">
+        <v>0.8421</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>709</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO2">
+        <v>2</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>726</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR2">
+        <v>4</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="3" spans="1:45">
+      <c r="A3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H3" t="s">
+        <v>221</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>320</v>
+      </c>
+      <c r="L3" t="s">
+        <v>158</v>
+      </c>
+      <c r="M3">
+        <v>0.552</v>
+      </c>
+      <c r="N3" t="s">
+        <v>321</v>
+      </c>
+      <c r="O3">
+        <v>0.7692</v>
+      </c>
+      <c r="P3" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>355</v>
+      </c>
+      <c r="R3" t="s">
+        <v>323</v>
+      </c>
+      <c r="S3" t="s">
+        <v>433</v>
+      </c>
+      <c r="T3" t="s">
+        <v>440</v>
+      </c>
+      <c r="U3" t="s">
+        <v>518</v>
+      </c>
+      <c r="V3" t="s">
+        <v>586</v>
+      </c>
+      <c r="W3" t="s">
+        <v>588</v>
+      </c>
+      <c r="X3" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>617</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA3">
+        <v>0.552</v>
+      </c>
+      <c r="AB3">
+        <v>0.448</v>
+      </c>
+      <c r="AC3">
+        <v>1.69</v>
+      </c>
+      <c r="AD3">
+        <v>2.1</v>
+      </c>
+      <c r="AE3">
+        <v>1.69</v>
+      </c>
+      <c r="AF3">
+        <v>2.1</v>
+      </c>
+      <c r="AG3">
+        <v>0.7692</v>
+      </c>
+      <c r="AH3">
+        <v>0.7692</v>
+      </c>
+      <c r="AI3">
+        <v>26</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK3">
+        <v>26</v>
+      </c>
+      <c r="AL3">
+        <v>0.7692</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO3">
+        <v>2</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>727</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR3">
+        <v>5</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="4" spans="1:45">
+      <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E4" t="s">
+        <v>98</v>
+      </c>
+      <c r="F4" t="s">
+        <v>98</v>
+      </c>
+      <c r="G4" t="s">
+        <v>159</v>
+      </c>
+      <c r="H4" t="s">
+        <v>245</v>
+      </c>
+      <c r="I4">
+        <v>0</v>
+      </c>
+      <c r="J4">
+        <v>0</v>
+      </c>
+      <c r="K4" t="s">
+        <v>319</v>
+      </c>
+      <c r="L4" t="s">
+        <v>245</v>
+      </c>
+      <c r="M4">
+        <v>0.5611</v>
+      </c>
+      <c r="N4" t="s">
+        <v>321</v>
+      </c>
+      <c r="O4">
+        <v>0.7692</v>
+      </c>
+      <c r="P4" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>356</v>
+      </c>
+      <c r="R4" t="s">
+        <v>324</v>
+      </c>
+      <c r="S4" t="s">
+        <v>434</v>
+      </c>
+      <c r="T4" t="s">
+        <v>441</v>
+      </c>
+      <c r="U4" t="s">
+        <v>519</v>
+      </c>
+      <c r="V4" t="s">
+        <v>586</v>
+      </c>
+      <c r="W4" t="s">
+        <v>589</v>
+      </c>
+      <c r="X4" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>618</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA4">
+        <v>0.4389</v>
+      </c>
+      <c r="AB4">
+        <v>0.5611</v>
+      </c>
+      <c r="AC4">
+        <v>2.13</v>
+      </c>
+      <c r="AD4">
+        <v>1.68</v>
+      </c>
+      <c r="AE4">
+        <v>2.13</v>
+      </c>
+      <c r="AF4">
+        <v>1.68</v>
+      </c>
+      <c r="AG4">
+        <v>0.7692</v>
+      </c>
+      <c r="AH4">
+        <v>0.7692</v>
+      </c>
+      <c r="AI4">
+        <v>26</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK4">
+        <v>26</v>
+      </c>
+      <c r="AL4">
+        <v>0.7692</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO4">
+        <v>3</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>728</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR4">
+        <v>7</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="5" spans="1:45">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G5" t="s">
+        <v>160</v>
+      </c>
+      <c r="H5" t="s">
+        <v>246</v>
+      </c>
+      <c r="I5">
+        <v>0</v>
+      </c>
+      <c r="J5">
+        <v>0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>319</v>
+      </c>
+      <c r="L5" t="s">
+        <v>246</v>
+      </c>
+      <c r="M5">
+        <v>0.5371</v>
+      </c>
+      <c r="N5" t="s">
+        <v>321</v>
+      </c>
+      <c r="O5">
+        <v>0.7692</v>
+      </c>
+      <c r="P5" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>357</v>
+      </c>
+      <c r="R5" t="s">
+        <v>324</v>
+      </c>
+      <c r="S5" t="s">
+        <v>434</v>
+      </c>
+      <c r="T5" t="s">
+        <v>442</v>
+      </c>
+      <c r="U5" t="s">
+        <v>520</v>
+      </c>
+      <c r="V5" t="s">
+        <v>586</v>
+      </c>
+      <c r="W5" t="s">
+        <v>590</v>
+      </c>
+      <c r="X5" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>619</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA5">
+        <v>0.4629</v>
+      </c>
+      <c r="AB5">
+        <v>0.5371</v>
+      </c>
+      <c r="AC5">
+        <v>1.93</v>
+      </c>
+      <c r="AD5">
+        <v>1.84</v>
+      </c>
+      <c r="AE5">
+        <v>1.93</v>
+      </c>
+      <c r="AF5">
+        <v>1.84</v>
+      </c>
+      <c r="AG5">
+        <v>0.7692</v>
+      </c>
+      <c r="AH5">
+        <v>0.7692</v>
+      </c>
+      <c r="AI5">
+        <v>26</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK5">
+        <v>26</v>
+      </c>
+      <c r="AL5">
+        <v>0.7692</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO5">
+        <v>7</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>729</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR5">
+        <v>8</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="6" spans="1:45">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" t="s">
+        <v>100</v>
+      </c>
+      <c r="F6" t="s">
+        <v>100</v>
+      </c>
+      <c r="G6" t="s">
+        <v>161</v>
+      </c>
+      <c r="H6" t="s">
+        <v>247</v>
+      </c>
+      <c r="I6">
+        <v>1.5</v>
+      </c>
+      <c r="J6">
+        <v>1.5</v>
+      </c>
+      <c r="K6" t="s">
+        <v>319</v>
+      </c>
+      <c r="L6" t="s">
+        <v>247</v>
+      </c>
+      <c r="M6">
+        <v>0.5807</v>
+      </c>
+      <c r="N6" t="s">
+        <v>321</v>
+      </c>
+      <c r="O6">
+        <v>0.8421</v>
+      </c>
+      <c r="P6" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>358</v>
+      </c>
+      <c r="R6" t="s">
+        <v>325</v>
+      </c>
+      <c r="S6" t="s">
+        <v>434</v>
+      </c>
+      <c r="T6" t="s">
+        <v>443</v>
+      </c>
+      <c r="U6" t="s">
+        <v>521</v>
+      </c>
+      <c r="V6" t="s">
+        <v>586</v>
+      </c>
+      <c r="W6" t="s">
+        <v>591</v>
+      </c>
+      <c r="X6" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>620</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA6">
+        <v>0.4193</v>
+      </c>
+      <c r="AB6">
+        <v>0.5807</v>
+      </c>
+      <c r="AC6">
+        <v>1.83</v>
+      </c>
+      <c r="AD6">
+        <v>1.98</v>
+      </c>
+      <c r="AE6">
+        <v>1.83</v>
+      </c>
+      <c r="AF6">
+        <v>1.98</v>
+      </c>
+      <c r="AG6">
+        <v>0.8421</v>
+      </c>
+      <c r="AH6">
+        <v>0.8421</v>
+      </c>
+      <c r="AI6">
+        <v>38</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK6">
+        <v>38</v>
+      </c>
+      <c r="AL6">
+        <v>0.8421</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>712</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO6">
+        <v>5</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>730</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR6">
+        <v>7</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="7" spans="1:45">
+      <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D7" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" t="s">
+        <v>101</v>
+      </c>
+      <c r="F7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G7" t="s">
+        <v>162</v>
+      </c>
+      <c r="H7" t="s">
+        <v>248</v>
+      </c>
+      <c r="I7">
+        <v>0</v>
+      </c>
+      <c r="J7">
+        <v>0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>319</v>
+      </c>
+      <c r="L7" t="s">
+        <v>248</v>
+      </c>
+      <c r="M7">
+        <v>0.5229</v>
+      </c>
+      <c r="N7" t="s">
+        <v>321</v>
+      </c>
+      <c r="O7">
+        <v>0.75</v>
+      </c>
+      <c r="P7" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>359</v>
+      </c>
+      <c r="R7" t="s">
+        <v>326</v>
+      </c>
+      <c r="S7" t="s">
+        <v>435</v>
+      </c>
+      <c r="T7" t="s">
+        <v>444</v>
+      </c>
+      <c r="U7" t="s">
+        <v>522</v>
+      </c>
+      <c r="V7" t="s">
+        <v>586</v>
+      </c>
+      <c r="W7" t="s">
+        <v>589</v>
+      </c>
+      <c r="X7" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>621</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA7">
+        <v>0.4771</v>
+      </c>
+      <c r="AB7">
+        <v>0.5229</v>
+      </c>
+      <c r="AC7">
+        <v>1.81</v>
+      </c>
+      <c r="AD7">
+        <v>2.04</v>
+      </c>
+      <c r="AE7">
+        <v>1.81</v>
+      </c>
+      <c r="AF7">
+        <v>2.04</v>
+      </c>
+      <c r="AG7">
+        <v>0.75</v>
+      </c>
+      <c r="AH7">
+        <v>0.75</v>
+      </c>
+      <c r="AI7">
+        <v>40</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK7">
+        <v>40</v>
+      </c>
+      <c r="AL7">
+        <v>0.75</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>713</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO7">
+        <v>6</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>731</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR7">
+        <v>8</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="8" spans="1:45">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D8" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" t="s">
+        <v>102</v>
+      </c>
+      <c r="F8" t="s">
+        <v>102</v>
+      </c>
+      <c r="G8" t="s">
+        <v>163</v>
+      </c>
+      <c r="H8" t="s">
+        <v>249</v>
+      </c>
+      <c r="I8">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>319</v>
+      </c>
+      <c r="L8" t="s">
+        <v>249</v>
+      </c>
+      <c r="M8">
+        <v>0.6567</v>
+      </c>
+      <c r="N8" t="s">
+        <v>321</v>
+      </c>
+      <c r="O8">
+        <v>0.9091</v>
+      </c>
+      <c r="P8" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>360</v>
+      </c>
+      <c r="R8" t="s">
+        <v>327</v>
+      </c>
+      <c r="S8" t="s">
+        <v>432</v>
+      </c>
+      <c r="T8" t="s">
+        <v>445</v>
+      </c>
+      <c r="U8" t="s">
+        <v>523</v>
+      </c>
+      <c r="V8" t="s">
+        <v>586</v>
+      </c>
+      <c r="W8" t="s">
+        <v>592</v>
+      </c>
+      <c r="X8" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>622</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA8">
+        <v>0.3433</v>
+      </c>
+      <c r="AB8">
+        <v>0.6567</v>
+      </c>
+      <c r="AC8">
+        <v>1.67</v>
+      </c>
+      <c r="AD8">
+        <v>2.22</v>
+      </c>
+      <c r="AE8">
+        <v>1.67</v>
+      </c>
+      <c r="AF8">
+        <v>2.22</v>
+      </c>
+      <c r="AG8">
+        <v>0.9091</v>
+      </c>
+      <c r="AH8">
+        <v>0.9091</v>
+      </c>
+      <c r="AI8">
+        <v>22</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK8">
+        <v>22</v>
+      </c>
+      <c r="AL8">
+        <v>0.9091</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>714</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO8">
+        <v>3</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>732</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR8">
+        <v>7</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="9" spans="1:45">
+      <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" t="s">
+        <v>103</v>
+      </c>
+      <c r="F9" t="s">
+        <v>103</v>
+      </c>
+      <c r="G9" t="s">
+        <v>164</v>
+      </c>
+      <c r="H9" t="s">
+        <v>250</v>
+      </c>
+      <c r="I9">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>319</v>
+      </c>
+      <c r="L9" t="s">
+        <v>250</v>
+      </c>
+      <c r="M9">
+        <v>0.6042999999999999</v>
+      </c>
+      <c r="N9" t="s">
+        <v>321</v>
+      </c>
+      <c r="O9">
+        <v>0.75</v>
+      </c>
+      <c r="P9" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>361</v>
+      </c>
+      <c r="R9" t="s">
+        <v>328</v>
+      </c>
+      <c r="S9" t="s">
+        <v>432</v>
+      </c>
+      <c r="T9" t="s">
+        <v>446</v>
+      </c>
+      <c r="U9" t="s">
+        <v>524</v>
+      </c>
+      <c r="V9" t="s">
+        <v>586</v>
+      </c>
+      <c r="W9" t="s">
+        <v>593</v>
+      </c>
+      <c r="X9" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>623</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA9">
+        <v>0.3957</v>
+      </c>
+      <c r="AB9">
+        <v>0.6042999999999999</v>
+      </c>
+      <c r="AC9">
+        <v>1.99</v>
+      </c>
+      <c r="AD9">
+        <v>1.83</v>
+      </c>
+      <c r="AE9">
+        <v>1.99</v>
+      </c>
+      <c r="AF9">
+        <v>1.83</v>
+      </c>
+      <c r="AG9">
+        <v>0.75</v>
+      </c>
+      <c r="AH9">
+        <v>0.75</v>
+      </c>
+      <c r="AI9">
+        <v>20</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK9">
+        <v>20</v>
+      </c>
+      <c r="AL9">
+        <v>0.75</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO9">
+        <v>7</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>733</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR9">
+        <v>8</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="10" spans="1:45">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" t="s">
+        <v>80</v>
+      </c>
+      <c r="E10" t="s">
+        <v>104</v>
+      </c>
+      <c r="F10" t="s">
+        <v>104</v>
+      </c>
+      <c r="G10" t="s">
+        <v>165</v>
+      </c>
+      <c r="H10" t="s">
+        <v>251</v>
+      </c>
+      <c r="I10">
+        <v>-0.75</v>
+      </c>
+      <c r="J10">
+        <v>-0.75</v>
+      </c>
+      <c r="K10" t="s">
+        <v>319</v>
+      </c>
+      <c r="L10" t="s">
+        <v>251</v>
+      </c>
+      <c r="M10">
+        <v>0.7145</v>
+      </c>
+      <c r="N10" t="s">
+        <v>321</v>
+      </c>
+      <c r="O10">
+        <v>0.75</v>
+      </c>
+      <c r="P10" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>362</v>
+      </c>
+      <c r="R10" t="s">
+        <v>329</v>
+      </c>
+      <c r="S10" t="s">
+        <v>432</v>
+      </c>
+      <c r="T10" t="s">
+        <v>447</v>
+      </c>
+      <c r="U10" t="s">
+        <v>525</v>
+      </c>
+      <c r="V10" t="s">
+        <v>586</v>
+      </c>
+      <c r="W10" t="s">
+        <v>594</v>
+      </c>
+      <c r="X10" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>624</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA10">
+        <v>0.2855</v>
+      </c>
+      <c r="AB10">
+        <v>0.7145</v>
+      </c>
+      <c r="AC10">
+        <v>2.05</v>
+      </c>
+      <c r="AD10">
+        <v>1.8</v>
+      </c>
+      <c r="AE10">
+        <v>2.05</v>
+      </c>
+      <c r="AF10">
+        <v>1.8</v>
+      </c>
+      <c r="AG10">
+        <v>0.75</v>
+      </c>
+      <c r="AH10">
+        <v>0.75</v>
+      </c>
+      <c r="AI10">
+        <v>28</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK10">
+        <v>28</v>
+      </c>
+      <c r="AL10">
+        <v>0.75</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO10">
+        <v>5</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>734</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR10">
+        <v>8</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="11" spans="1:45">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" t="s">
+        <v>81</v>
+      </c>
+      <c r="E11" t="s">
+        <v>105</v>
+      </c>
+      <c r="F11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G11" t="s">
+        <v>166</v>
+      </c>
+      <c r="H11" t="s">
+        <v>252</v>
+      </c>
+      <c r="I11">
+        <v>0</v>
+      </c>
+      <c r="J11">
+        <v>0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>320</v>
+      </c>
+      <c r="L11" t="s">
+        <v>166</v>
+      </c>
+      <c r="M11">
+        <v>0.5241</v>
+      </c>
+      <c r="N11" t="s">
+        <v>321</v>
+      </c>
+      <c r="O11">
+        <v>0.75</v>
+      </c>
+      <c r="P11" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>363</v>
+      </c>
+      <c r="R11" t="s">
+        <v>330</v>
+      </c>
+      <c r="S11" t="s">
+        <v>436</v>
+      </c>
+      <c r="T11" t="s">
+        <v>448</v>
+      </c>
+      <c r="U11" t="s">
+        <v>526</v>
+      </c>
+      <c r="V11" t="s">
+        <v>586</v>
+      </c>
+      <c r="W11" t="s">
+        <v>591</v>
+      </c>
+      <c r="X11" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>625</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA11">
+        <v>0.5241</v>
+      </c>
+      <c r="AB11">
+        <v>0.4759</v>
+      </c>
+      <c r="AC11">
+        <v>1.83</v>
+      </c>
+      <c r="AD11">
+        <v>2.04</v>
+      </c>
+      <c r="AE11">
+        <v>1.83</v>
+      </c>
+      <c r="AF11">
+        <v>2.04</v>
+      </c>
+      <c r="AG11">
+        <v>0.75</v>
+      </c>
+      <c r="AH11">
+        <v>0.75</v>
+      </c>
+      <c r="AI11">
+        <v>24</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK11">
+        <v>24</v>
+      </c>
+      <c r="AL11">
+        <v>0.75</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO11">
+        <v>7</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>735</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR11">
+        <v>9</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="12" spans="1:45">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" t="s">
+        <v>80</v>
+      </c>
+      <c r="E12" t="s">
+        <v>106</v>
+      </c>
+      <c r="F12" t="s">
+        <v>106</v>
+      </c>
+      <c r="G12" t="s">
+        <v>167</v>
+      </c>
+      <c r="H12" t="s">
+        <v>253</v>
+      </c>
+      <c r="I12">
+        <v>-1.25</v>
+      </c>
+      <c r="J12">
+        <v>-1.25</v>
+      </c>
+      <c r="K12" t="s">
+        <v>320</v>
+      </c>
+      <c r="L12" t="s">
+        <v>167</v>
+      </c>
+      <c r="M12">
+        <v>0.5048</v>
+      </c>
+      <c r="N12" t="s">
+        <v>321</v>
+      </c>
+      <c r="O12">
+        <v>0.8182</v>
+      </c>
+      <c r="P12" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>362</v>
+      </c>
+      <c r="R12" t="s">
+        <v>331</v>
+      </c>
+      <c r="S12" t="s">
+        <v>437</v>
+      </c>
+      <c r="T12" t="s">
+        <v>449</v>
+      </c>
+      <c r="U12" t="s">
+        <v>527</v>
+      </c>
+      <c r="V12" t="s">
+        <v>586</v>
+      </c>
+      <c r="W12" t="s">
+        <v>595</v>
+      </c>
+      <c r="X12" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>626</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA12">
+        <v>0.5048</v>
+      </c>
+      <c r="AB12">
+        <v>0.4952</v>
+      </c>
+      <c r="AC12">
+        <v>1.86</v>
+      </c>
+      <c r="AD12">
+        <v>1.97</v>
+      </c>
+      <c r="AE12">
+        <v>1.86</v>
+      </c>
+      <c r="AF12">
+        <v>1.97</v>
+      </c>
+      <c r="AG12">
+        <v>0.8182</v>
+      </c>
+      <c r="AH12">
+        <v>0.8182</v>
+      </c>
+      <c r="AI12">
+        <v>22</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK12">
+        <v>22</v>
+      </c>
+      <c r="AL12">
+        <v>0.8182</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO12">
+        <v>6</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>736</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR12">
+        <v>8</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="13" spans="1:45">
+      <c r="A13" t="s">
         <v>54</v>
       </c>
-      <c r="F2" t="s">
-[...5 lines deleted...]
-      <c r="H2" t="s">
+      <c r="B13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" t="s">
+        <v>107</v>
+      </c>
+      <c r="F13" t="s">
+        <v>107</v>
+      </c>
+      <c r="G13" t="s">
+        <v>168</v>
+      </c>
+      <c r="H13" t="s">
+        <v>254</v>
+      </c>
+      <c r="I13">
+        <v>0</v>
+      </c>
+      <c r="J13">
+        <v>0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>319</v>
+      </c>
+      <c r="L13" t="s">
+        <v>254</v>
+      </c>
+      <c r="M13">
+        <v>0.6848</v>
+      </c>
+      <c r="N13" t="s">
+        <v>321</v>
+      </c>
+      <c r="O13">
+        <v>0.75</v>
+      </c>
+      <c r="P13" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>364</v>
+      </c>
+      <c r="R13" t="s">
+        <v>332</v>
+      </c>
+      <c r="S13" t="s">
+        <v>435</v>
+      </c>
+      <c r="T13" t="s">
+        <v>450</v>
+      </c>
+      <c r="U13" t="s">
+        <v>528</v>
+      </c>
+      <c r="V13" t="s">
+        <v>586</v>
+      </c>
+      <c r="W13" t="s">
+        <v>596</v>
+      </c>
+      <c r="X13" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>627</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA13">
+        <v>0.3152</v>
+      </c>
+      <c r="AB13">
+        <v>0.6848</v>
+      </c>
+      <c r="AC13">
+        <v>1.92</v>
+      </c>
+      <c r="AD13">
+        <v>1.9</v>
+      </c>
+      <c r="AE13">
+        <v>1.92</v>
+      </c>
+      <c r="AF13">
+        <v>1.9</v>
+      </c>
+      <c r="AG13">
+        <v>0.75</v>
+      </c>
+      <c r="AH13">
+        <v>0.75</v>
+      </c>
+      <c r="AI13">
+        <v>24</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK13">
+        <v>24</v>
+      </c>
+      <c r="AL13">
+        <v>0.75</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>716</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO13">
+        <v>8</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>737</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR13">
+        <v>11</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="14" spans="1:45">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>107</v>
+      </c>
+      <c r="F14" t="s">
+        <v>107</v>
+      </c>
+      <c r="G14" t="s">
+        <v>169</v>
+      </c>
+      <c r="H14" t="s">
+        <v>255</v>
+      </c>
+      <c r="I14">
+        <v>0</v>
+      </c>
+      <c r="J14">
+        <v>0</v>
+      </c>
+      <c r="K14" t="s">
+        <v>319</v>
+      </c>
+      <c r="L14" t="s">
+        <v>255</v>
+      </c>
+      <c r="M14">
+        <v>0.7075</v>
+      </c>
+      <c r="N14" t="s">
+        <v>321</v>
+      </c>
+      <c r="O14">
+        <v>0.75</v>
+      </c>
+      <c r="P14" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>365</v>
+      </c>
+      <c r="R14" t="s">
+        <v>332</v>
+      </c>
+      <c r="S14" t="s">
+        <v>435</v>
+      </c>
+      <c r="T14" t="s">
+        <v>451</v>
+      </c>
+      <c r="U14" t="s">
+        <v>529</v>
+      </c>
+      <c r="V14" t="s">
+        <v>586</v>
+      </c>
+      <c r="W14" t="s">
+        <v>597</v>
+      </c>
+      <c r="X14" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>628</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA14">
+        <v>0.2925</v>
+      </c>
+      <c r="AB14">
+        <v>0.7075</v>
+      </c>
+      <c r="AC14">
+        <v>2.08</v>
+      </c>
+      <c r="AD14">
+        <v>1.78</v>
+      </c>
+      <c r="AE14">
+        <v>2.08</v>
+      </c>
+      <c r="AF14">
+        <v>1.78</v>
+      </c>
+      <c r="AG14">
+        <v>0.75</v>
+      </c>
+      <c r="AH14">
+        <v>0.75</v>
+      </c>
+      <c r="AI14">
+        <v>24</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK14">
+        <v>24</v>
+      </c>
+      <c r="AL14">
+        <v>0.75</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>716</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO14">
+        <v>4</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>738</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR14">
+        <v>10</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="15" spans="1:45">
+      <c r="A15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" t="s">
+        <v>107</v>
+      </c>
+      <c r="F15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G15" t="s">
+        <v>170</v>
+      </c>
+      <c r="H15" t="s">
+        <v>256</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>319</v>
+      </c>
+      <c r="L15" t="s">
+        <v>256</v>
+      </c>
+      <c r="M15">
+        <v>0.6894</v>
+      </c>
+      <c r="N15" t="s">
+        <v>321</v>
+      </c>
+      <c r="O15">
+        <v>0.75</v>
+      </c>
+      <c r="P15" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>366</v>
+      </c>
+      <c r="R15" t="s">
+        <v>332</v>
+      </c>
+      <c r="S15" t="s">
+        <v>435</v>
+      </c>
+      <c r="T15" t="s">
+        <v>452</v>
+      </c>
+      <c r="U15" t="s">
+        <v>530</v>
+      </c>
+      <c r="V15" t="s">
+        <v>586</v>
+      </c>
+      <c r="W15" t="s">
+        <v>598</v>
+      </c>
+      <c r="X15" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>629</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA15">
+        <v>0.3106</v>
+      </c>
+      <c r="AB15">
+        <v>0.6894</v>
+      </c>
+      <c r="AC15">
+        <v>2.02</v>
+      </c>
+      <c r="AD15">
+        <v>1.82</v>
+      </c>
+      <c r="AE15">
+        <v>2.02</v>
+      </c>
+      <c r="AF15">
+        <v>1.82</v>
+      </c>
+      <c r="AG15">
+        <v>0.75</v>
+      </c>
+      <c r="AH15">
+        <v>0.75</v>
+      </c>
+      <c r="AI15">
+        <v>24</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK15">
+        <v>24</v>
+      </c>
+      <c r="AL15">
+        <v>0.75</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>716</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO15">
+        <v>8</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>739</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR15">
+        <v>11</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="16" spans="1:45">
+      <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E16" t="s">
+        <v>108</v>
+      </c>
+      <c r="F16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G16" t="s">
+        <v>171</v>
+      </c>
+      <c r="H16" t="s">
+        <v>257</v>
+      </c>
+      <c r="I16">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>319</v>
+      </c>
+      <c r="L16" t="s">
+        <v>257</v>
+      </c>
+      <c r="M16">
+        <v>0.6331</v>
+      </c>
+      <c r="N16" t="s">
+        <v>321</v>
+      </c>
+      <c r="O16">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="P16" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>367</v>
+      </c>
+      <c r="R16" t="s">
+        <v>333</v>
+      </c>
+      <c r="S16" t="s">
+        <v>435</v>
+      </c>
+      <c r="T16" t="s">
+        <v>453</v>
+      </c>
+      <c r="U16" t="s">
+        <v>531</v>
+      </c>
+      <c r="V16" t="s">
+        <v>586</v>
+      </c>
+      <c r="W16" t="s">
+        <v>598</v>
+      </c>
+      <c r="X16" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA16">
+        <v>0.3669</v>
+      </c>
+      <c r="AB16">
+        <v>0.6331</v>
+      </c>
+      <c r="AC16">
+        <v>1.78</v>
+      </c>
+      <c r="AD16">
+        <v>1.98</v>
+      </c>
+      <c r="AE16">
+        <v>1.78</v>
+      </c>
+      <c r="AF16">
+        <v>1.98</v>
+      </c>
+      <c r="AG16">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="AH16">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="AI16">
+        <v>29</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK16">
+        <v>29</v>
+      </c>
+      <c r="AL16">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO16">
+        <v>3</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>740</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR16">
+        <v>7</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="17" spans="1:45">
+      <c r="A17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>84</v>
+      </c>
+      <c r="E17" t="s">
+        <v>109</v>
+      </c>
+      <c r="F17" t="s">
+        <v>109</v>
+      </c>
+      <c r="G17" t="s">
+        <v>172</v>
+      </c>
+      <c r="H17" t="s">
+        <v>258</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>319</v>
+      </c>
+      <c r="L17" t="s">
+        <v>258</v>
+      </c>
+      <c r="M17">
+        <v>0.5872000000000001</v>
+      </c>
+      <c r="N17" t="s">
+        <v>321</v>
+      </c>
+      <c r="O17">
+        <v>79.3</v>
+      </c>
+      <c r="P17" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>368</v>
+      </c>
+      <c r="R17" t="s">
+        <v>334</v>
+      </c>
+      <c r="S17" t="s">
+        <v>437</v>
+      </c>
+      <c r="T17" t="s">
+        <v>172</v>
+      </c>
+      <c r="U17" t="s">
+        <v>258</v>
+      </c>
+      <c r="V17" t="s">
+        <v>586</v>
+      </c>
+      <c r="W17" t="s">
+        <v>594</v>
+      </c>
+      <c r="X17" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>631</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>707</v>
+      </c>
+      <c r="AA17">
+        <v>0.4128</v>
+      </c>
+      <c r="AB17">
+        <v>0.5872000000000001</v>
+      </c>
+      <c r="AC17">
+        <v>2.08</v>
+      </c>
+      <c r="AD17">
+        <v>1.78</v>
+      </c>
+      <c r="AE17">
+        <v>2.08</v>
+      </c>
+      <c r="AF17">
+        <v>1.78</v>
+      </c>
+      <c r="AG17">
+        <v>84.59999999999999</v>
+      </c>
+      <c r="AH17">
+        <v>75</v>
+      </c>
+      <c r="AI17">
+        <v>87</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK17">
+        <v>25</v>
+      </c>
+      <c r="AL17">
+        <v>0.76</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>717</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO17">
+        <v>6</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>741</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR17">
+        <v>6</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45">
+      <c r="A18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" t="s">
+        <v>81</v>
+      </c>
+      <c r="E18" t="s">
+        <v>110</v>
+      </c>
+      <c r="F18" t="s">
+        <v>110</v>
+      </c>
+      <c r="G18" t="s">
+        <v>173</v>
+      </c>
+      <c r="H18" t="s">
+        <v>259</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>320</v>
+      </c>
+      <c r="L18" t="s">
+        <v>173</v>
+      </c>
+      <c r="M18">
+        <v>0.5704</v>
+      </c>
+      <c r="N18" t="s">
+        <v>321</v>
+      </c>
+      <c r="O18">
+        <v>0.75</v>
+      </c>
+      <c r="P18" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>369</v>
+      </c>
+      <c r="R18" t="s">
+        <v>330</v>
+      </c>
+      <c r="S18" t="s">
+        <v>436</v>
+      </c>
+      <c r="T18" t="s">
+        <v>454</v>
+      </c>
+      <c r="U18" t="s">
+        <v>532</v>
+      </c>
+      <c r="V18" t="s">
+        <v>586</v>
+      </c>
+      <c r="W18" t="s">
+        <v>599</v>
+      </c>
+      <c r="X18" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>632</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA18">
+        <v>0.5704</v>
+      </c>
+      <c r="AB18">
+        <v>0.4296</v>
+      </c>
+      <c r="AC18">
+        <v>1.8</v>
+      </c>
+      <c r="AD18">
+        <v>2.05</v>
+      </c>
+      <c r="AE18">
+        <v>1.8</v>
+      </c>
+      <c r="AF18">
+        <v>2.05</v>
+      </c>
+      <c r="AG18">
+        <v>0.75</v>
+      </c>
+      <c r="AH18">
+        <v>0.75</v>
+      </c>
+      <c r="AI18">
+        <v>24</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK18">
+        <v>24</v>
+      </c>
+      <c r="AL18">
+        <v>0.75</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO18">
+        <v>5</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>742</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR18">
+        <v>8</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="19" spans="1:45">
+      <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" t="s">
+        <v>83</v>
+      </c>
+      <c r="E19" t="s">
+        <v>110</v>
+      </c>
+      <c r="F19" t="s">
+        <v>110</v>
+      </c>
+      <c r="G19" t="s">
+        <v>174</v>
+      </c>
+      <c r="H19" t="s">
+        <v>260</v>
+      </c>
+      <c r="I19">
+        <v>-0.5</v>
+      </c>
+      <c r="J19">
+        <v>-0.5</v>
+      </c>
+      <c r="K19" t="s">
+        <v>320</v>
+      </c>
+      <c r="L19" t="s">
+        <v>174</v>
+      </c>
+      <c r="M19">
+        <v>0.5765</v>
+      </c>
+      <c r="N19" t="s">
+        <v>321</v>
+      </c>
+      <c r="O19">
+        <v>0.7667</v>
+      </c>
+      <c r="P19" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>370</v>
+      </c>
+      <c r="R19" t="s">
+        <v>335</v>
+      </c>
+      <c r="S19" t="s">
+        <v>434</v>
+      </c>
+      <c r="T19" t="s">
+        <v>455</v>
+      </c>
+      <c r="U19" t="s">
+        <v>533</v>
+      </c>
+      <c r="V19" t="s">
+        <v>586</v>
+      </c>
+      <c r="W19" t="s">
+        <v>594</v>
+      </c>
+      <c r="X19" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>633</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA19">
+        <v>0.5765</v>
+      </c>
+      <c r="AB19">
+        <v>0.4235</v>
+      </c>
+      <c r="AC19">
+        <v>2.02</v>
+      </c>
+      <c r="AD19">
+        <v>1.82</v>
+      </c>
+      <c r="AE19">
+        <v>2.02</v>
+      </c>
+      <c r="AF19">
+        <v>1.82</v>
+      </c>
+      <c r="AG19">
+        <v>0.7667</v>
+      </c>
+      <c r="AH19">
+        <v>0.7667</v>
+      </c>
+      <c r="AI19">
+        <v>30</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK19">
+        <v>30</v>
+      </c>
+      <c r="AL19">
+        <v>0.7667</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO19">
+        <v>3</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>743</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR19">
+        <v>7</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="20" spans="1:45">
+      <c r="A20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" t="s">
+        <v>81</v>
+      </c>
+      <c r="E20" t="s">
+        <v>111</v>
+      </c>
+      <c r="F20" t="s">
+        <v>111</v>
+      </c>
+      <c r="G20" t="s">
+        <v>175</v>
+      </c>
+      <c r="H20" t="s">
+        <v>261</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>319</v>
+      </c>
+      <c r="L20" t="s">
+        <v>261</v>
+      </c>
+      <c r="M20">
+        <v>0.6331</v>
+      </c>
+      <c r="N20" t="s">
+        <v>321</v>
+      </c>
+      <c r="O20">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="P20" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>371</v>
+      </c>
+      <c r="R20" t="s">
+        <v>333</v>
+      </c>
+      <c r="S20" t="s">
+        <v>435</v>
+      </c>
+      <c r="T20" t="s">
+        <v>456</v>
+      </c>
+      <c r="U20" t="s">
+        <v>534</v>
+      </c>
+      <c r="V20" t="s">
+        <v>586</v>
+      </c>
+      <c r="W20" t="s">
+        <v>594</v>
+      </c>
+      <c r="X20" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>634</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA20">
+        <v>0.3669</v>
+      </c>
+      <c r="AB20">
+        <v>0.6331</v>
+      </c>
+      <c r="AC20">
+        <v>1.72</v>
+      </c>
+      <c r="AD20">
+        <v>2.145</v>
+      </c>
+      <c r="AE20">
+        <v>1.72</v>
+      </c>
+      <c r="AF20">
+        <v>2.145</v>
+      </c>
+      <c r="AG20">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="AH20">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="AI20">
+        <v>29</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK20">
+        <v>29</v>
+      </c>
+      <c r="AL20">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO20">
+        <v>4</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>744</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR20">
+        <v>9</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45">
+      <c r="A21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" t="s">
+        <v>111</v>
+      </c>
+      <c r="F21" t="s">
+        <v>111</v>
+      </c>
+      <c r="G21" t="s">
+        <v>176</v>
+      </c>
+      <c r="H21" t="s">
+        <v>262</v>
+      </c>
+      <c r="I21">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>319</v>
+      </c>
+      <c r="L21" t="s">
+        <v>262</v>
+      </c>
+      <c r="M21">
+        <v>0.6327</v>
+      </c>
+      <c r="N21" t="s">
+        <v>321</v>
+      </c>
+      <c r="O21">
+        <v>0.75</v>
+      </c>
+      <c r="P21" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>372</v>
+      </c>
+      <c r="R21" t="s">
+        <v>330</v>
+      </c>
+      <c r="S21" t="s">
+        <v>436</v>
+      </c>
+      <c r="T21" t="s">
+        <v>457</v>
+      </c>
+      <c r="U21" t="s">
+        <v>535</v>
+      </c>
+      <c r="V21" t="s">
+        <v>586</v>
+      </c>
+      <c r="W21" t="s">
+        <v>591</v>
+      </c>
+      <c r="X21" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>635</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA21">
+        <v>0.3673</v>
+      </c>
+      <c r="AB21">
+        <v>0.6327</v>
+      </c>
+      <c r="AC21">
+        <v>1.98</v>
+      </c>
+      <c r="AD21">
+        <v>1.85</v>
+      </c>
+      <c r="AE21">
+        <v>1.98</v>
+      </c>
+      <c r="AF21">
+        <v>1.85</v>
+      </c>
+      <c r="AG21">
+        <v>0.75</v>
+      </c>
+      <c r="AH21">
+        <v>0.75</v>
+      </c>
+      <c r="AI21">
+        <v>24</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK21">
+        <v>24</v>
+      </c>
+      <c r="AL21">
+        <v>0.75</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO21">
+        <v>5</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>745</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR21">
+        <v>6</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="22" spans="1:45">
+      <c r="A22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22" t="s">
+        <v>111</v>
+      </c>
+      <c r="F22" t="s">
+        <v>111</v>
+      </c>
+      <c r="G22" t="s">
+        <v>177</v>
+      </c>
+      <c r="H22" t="s">
+        <v>263</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22" t="s">
+        <v>319</v>
+      </c>
+      <c r="L22" t="s">
+        <v>263</v>
+      </c>
+      <c r="M22">
+        <v>0.5274</v>
+      </c>
+      <c r="N22" t="s">
+        <v>321</v>
+      </c>
+      <c r="O22">
+        <v>0.75</v>
+      </c>
+      <c r="P22" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>372</v>
+      </c>
+      <c r="R22" t="s">
+        <v>330</v>
+      </c>
+      <c r="S22" t="s">
+        <v>436</v>
+      </c>
+      <c r="T22" t="s">
+        <v>458</v>
+      </c>
+      <c r="U22" t="s">
+        <v>536</v>
+      </c>
+      <c r="V22" t="s">
+        <v>586</v>
+      </c>
+      <c r="W22" t="s">
+        <v>591</v>
+      </c>
+      <c r="X22" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>636</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA22">
+        <v>0.4726</v>
+      </c>
+      <c r="AB22">
+        <v>0.5274</v>
+      </c>
+      <c r="AC22">
+        <v>1.92</v>
+      </c>
+      <c r="AD22">
+        <v>1.9</v>
+      </c>
+      <c r="AE22">
+        <v>1.92</v>
+      </c>
+      <c r="AF22">
+        <v>1.9</v>
+      </c>
+      <c r="AG22">
+        <v>0.75</v>
+      </c>
+      <c r="AH22">
+        <v>0.75</v>
+      </c>
+      <c r="AI22">
+        <v>24</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK22">
+        <v>24</v>
+      </c>
+      <c r="AL22">
+        <v>0.75</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO22">
+        <v>5</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>746</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR22">
+        <v>6</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="23" spans="1:45">
+      <c r="A23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" t="s">
+        <v>111</v>
+      </c>
+      <c r="G23" t="s">
+        <v>178</v>
+      </c>
+      <c r="H23" t="s">
+        <v>264</v>
+      </c>
+      <c r="I23">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>319</v>
+      </c>
+      <c r="L23" t="s">
+        <v>264</v>
+      </c>
+      <c r="M23">
+        <v>0.8185</v>
+      </c>
+      <c r="N23" t="s">
+        <v>321</v>
+      </c>
+      <c r="O23">
+        <v>0.75</v>
+      </c>
+      <c r="P23" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>373</v>
+      </c>
+      <c r="R23" t="s">
+        <v>330</v>
+      </c>
+      <c r="S23" t="s">
+        <v>436</v>
+      </c>
+      <c r="T23" t="s">
+        <v>459</v>
+      </c>
+      <c r="U23" t="s">
+        <v>537</v>
+      </c>
+      <c r="V23" t="s">
+        <v>586</v>
+      </c>
+      <c r="W23" t="s">
+        <v>597</v>
+      </c>
+      <c r="X23" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>637</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA23">
+        <v>0.1815</v>
+      </c>
+      <c r="AB23">
+        <v>0.8185</v>
+      </c>
+      <c r="AC23">
+        <v>1.715</v>
+      </c>
+      <c r="AD23">
+        <v>2.125</v>
+      </c>
+      <c r="AE23">
+        <v>1.715</v>
+      </c>
+      <c r="AF23">
+        <v>2.125</v>
+      </c>
+      <c r="AG23">
+        <v>0.75</v>
+      </c>
+      <c r="AH23">
+        <v>0.75</v>
+      </c>
+      <c r="AI23">
+        <v>24</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK23">
+        <v>24</v>
+      </c>
+      <c r="AL23">
+        <v>0.75</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO23">
+        <v>4</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>747</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR23">
+        <v>7</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="24" spans="1:45">
+      <c r="A24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" t="s">
+        <v>111</v>
+      </c>
+      <c r="F24" t="s">
+        <v>111</v>
+      </c>
+      <c r="G24" t="s">
+        <v>179</v>
+      </c>
+      <c r="H24" t="s">
+        <v>265</v>
+      </c>
+      <c r="I24">
+        <v>0</v>
+      </c>
+      <c r="J24">
+        <v>0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>319</v>
+      </c>
+      <c r="L24" t="s">
+        <v>265</v>
+      </c>
+      <c r="M24">
+        <v>0.5588</v>
+      </c>
+      <c r="N24" t="s">
+        <v>321</v>
+      </c>
+      <c r="O24">
+        <v>0.75</v>
+      </c>
+      <c r="P24" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>373</v>
+      </c>
+      <c r="R24" t="s">
+        <v>330</v>
+      </c>
+      <c r="S24" t="s">
+        <v>436</v>
+      </c>
+      <c r="T24" t="s">
+        <v>460</v>
+      </c>
+      <c r="U24" t="s">
+        <v>538</v>
+      </c>
+      <c r="V24" t="s">
+        <v>586</v>
+      </c>
+      <c r="W24" t="s">
+        <v>591</v>
+      </c>
+      <c r="X24" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>638</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA24">
+        <v>0.4412</v>
+      </c>
+      <c r="AB24">
+        <v>0.5588</v>
+      </c>
+      <c r="AC24">
+        <v>1.8</v>
+      </c>
+      <c r="AD24">
+        <v>1.96</v>
+      </c>
+      <c r="AE24">
+        <v>1.8</v>
+      </c>
+      <c r="AF24">
+        <v>1.96</v>
+      </c>
+      <c r="AG24">
+        <v>0.75</v>
+      </c>
+      <c r="AH24">
+        <v>0.75</v>
+      </c>
+      <c r="AI24">
+        <v>24</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK24">
+        <v>24</v>
+      </c>
+      <c r="AL24">
+        <v>0.75</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO24">
+        <v>3</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>748</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR24">
+        <v>6</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="25" spans="1:45">
+      <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E25" t="s">
+        <v>111</v>
+      </c>
+      <c r="F25" t="s">
+        <v>111</v>
+      </c>
+      <c r="G25" t="s">
+        <v>180</v>
+      </c>
+      <c r="H25" t="s">
+        <v>266</v>
+      </c>
+      <c r="I25">
+        <v>0</v>
+      </c>
+      <c r="J25">
+        <v>0</v>
+      </c>
+      <c r="K25" t="s">
+        <v>320</v>
+      </c>
+      <c r="L25" t="s">
+        <v>180</v>
+      </c>
+      <c r="M25">
+        <v>0.5004</v>
+      </c>
+      <c r="N25" t="s">
+        <v>321</v>
+      </c>
+      <c r="O25">
+        <v>0.75</v>
+      </c>
+      <c r="P25" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>374</v>
+      </c>
+      <c r="R25" t="s">
+        <v>330</v>
+      </c>
+      <c r="S25" t="s">
+        <v>436</v>
+      </c>
+      <c r="T25" t="s">
+        <v>461</v>
+      </c>
+      <c r="U25" t="s">
+        <v>539</v>
+      </c>
+      <c r="V25" t="s">
+        <v>586</v>
+      </c>
+      <c r="W25" t="s">
+        <v>594</v>
+      </c>
+      <c r="X25" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>639</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA25">
+        <v>0.5004</v>
+      </c>
+      <c r="AB25">
+        <v>0.4996</v>
+      </c>
+      <c r="AC25">
+        <v>1.87</v>
+      </c>
+      <c r="AD25">
+        <v>1.925</v>
+      </c>
+      <c r="AE25">
+        <v>1.87</v>
+      </c>
+      <c r="AF25">
+        <v>1.925</v>
+      </c>
+      <c r="AG25">
+        <v>0.75</v>
+      </c>
+      <c r="AH25">
+        <v>0.75</v>
+      </c>
+      <c r="AI25">
+        <v>24</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK25">
+        <v>24</v>
+      </c>
+      <c r="AL25">
+        <v>0.75</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO25">
+        <v>6</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>749</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR25">
+        <v>7</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45">
+      <c r="A26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" t="s">
+        <v>111</v>
+      </c>
+      <c r="G26" t="s">
+        <v>181</v>
+      </c>
+      <c r="H26" t="s">
+        <v>267</v>
+      </c>
+      <c r="I26">
+        <v>0</v>
+      </c>
+      <c r="J26">
+        <v>0</v>
+      </c>
+      <c r="K26" t="s">
+        <v>319</v>
+      </c>
+      <c r="L26" t="s">
+        <v>267</v>
+      </c>
+      <c r="M26">
+        <v>0.5648</v>
+      </c>
+      <c r="N26" t="s">
+        <v>321</v>
+      </c>
+      <c r="O26">
+        <v>0.7857</v>
+      </c>
+      <c r="P26" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>375</v>
+      </c>
+      <c r="R26" t="s">
+        <v>336</v>
+      </c>
+      <c r="S26" t="s">
+        <v>435</v>
+      </c>
+      <c r="T26" t="s">
+        <v>462</v>
+      </c>
+      <c r="U26" t="s">
+        <v>540</v>
+      </c>
+      <c r="V26" t="s">
+        <v>586</v>
+      </c>
+      <c r="W26" t="s">
+        <v>600</v>
+      </c>
+      <c r="X26" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>640</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA26">
+        <v>0.4352</v>
+      </c>
+      <c r="AB26">
+        <v>0.5648</v>
+      </c>
+      <c r="AC26">
+        <v>1.945</v>
+      </c>
+      <c r="AD26">
+        <v>1.91</v>
+      </c>
+      <c r="AE26">
+        <v>1.945</v>
+      </c>
+      <c r="AF26">
+        <v>1.91</v>
+      </c>
+      <c r="AG26">
+        <v>0.7857</v>
+      </c>
+      <c r="AH26">
+        <v>0.7857</v>
+      </c>
+      <c r="AI26">
+        <v>28</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK26">
+        <v>28</v>
+      </c>
+      <c r="AL26">
+        <v>0.7857</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO26">
+        <v>8</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>750</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR26">
+        <v>11</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
+        <v>73</v>
+      </c>
+      <c r="E27" t="s">
+        <v>112</v>
+      </c>
+      <c r="F27" t="s">
+        <v>112</v>
+      </c>
+      <c r="G27" t="s">
+        <v>182</v>
+      </c>
+      <c r="H27" t="s">
+        <v>268</v>
+      </c>
+      <c r="I27">
+        <v>-0.75</v>
+      </c>
+      <c r="J27">
+        <v>-0.75</v>
+      </c>
+      <c r="K27" t="s">
+        <v>320</v>
+      </c>
+      <c r="L27" t="s">
+        <v>182</v>
+      </c>
+      <c r="M27">
+        <v>0.5431</v>
+      </c>
+      <c r="N27" t="s">
+        <v>321</v>
+      </c>
+      <c r="O27">
+        <v>0.7812</v>
+      </c>
+      <c r="P27" t="s">
+        <v>337</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>376</v>
+      </c>
+      <c r="R27" t="s">
+        <v>337</v>
+      </c>
+      <c r="S27" t="s">
+        <v>437</v>
+      </c>
+      <c r="T27" t="s">
+        <v>463</v>
+      </c>
+      <c r="U27" t="s">
+        <v>541</v>
+      </c>
+      <c r="V27" t="s">
+        <v>586</v>
+      </c>
+      <c r="W27" t="s">
+        <v>589</v>
+      </c>
+      <c r="X27" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>641</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA27">
+        <v>0.5431</v>
+      </c>
+      <c r="AB27">
+        <v>0.4569</v>
+      </c>
+      <c r="AC27">
+        <v>1.95</v>
+      </c>
+      <c r="AD27">
+        <v>1.87</v>
+      </c>
+      <c r="AE27">
+        <v>1.95</v>
+      </c>
+      <c r="AF27">
+        <v>1.87</v>
+      </c>
+      <c r="AG27">
+        <v>0.7812</v>
+      </c>
+      <c r="AH27">
+        <v>0.7812</v>
+      </c>
+      <c r="AI27">
+        <v>32</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK27">
+        <v>32</v>
+      </c>
+      <c r="AL27">
+        <v>0.7812</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO27">
+        <v>4</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>751</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR27">
+        <v>6</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45">
+      <c r="A28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>85</v>
+      </c>
+      <c r="E28" t="s">
+        <v>113</v>
+      </c>
+      <c r="F28" t="s">
+        <v>113</v>
+      </c>
+      <c r="G28" t="s">
+        <v>183</v>
+      </c>
+      <c r="H28" t="s">
+        <v>269</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="J28">
+        <v>0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>320</v>
+      </c>
+      <c r="L28" t="s">
+        <v>183</v>
+      </c>
+      <c r="M28">
+        <v>0.5363</v>
+      </c>
+      <c r="N28" t="s">
+        <v>321</v>
+      </c>
+      <c r="O28">
+        <v>0.7857</v>
+      </c>
+      <c r="P28" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>377</v>
+      </c>
+      <c r="R28" t="s">
+        <v>336</v>
+      </c>
+      <c r="S28" t="s">
+        <v>435</v>
+      </c>
+      <c r="T28" t="s">
+        <v>464</v>
+      </c>
+      <c r="U28" t="s">
+        <v>542</v>
+      </c>
+      <c r="V28" t="s">
+        <v>586</v>
+      </c>
+      <c r="W28" t="s">
+        <v>595</v>
+      </c>
+      <c r="X28" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>642</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA28">
+        <v>0.5363</v>
+      </c>
+      <c r="AB28">
+        <v>0.4637</v>
+      </c>
+      <c r="AC28">
+        <v>1.825</v>
+      </c>
+      <c r="AD28">
+        <v>2.06</v>
+      </c>
+      <c r="AE28">
+        <v>1.825</v>
+      </c>
+      <c r="AF28">
+        <v>2.06</v>
+      </c>
+      <c r="AG28">
+        <v>0.7857</v>
+      </c>
+      <c r="AH28">
+        <v>0.7857</v>
+      </c>
+      <c r="AI28">
+        <v>28</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK28">
+        <v>28</v>
+      </c>
+      <c r="AL28">
+        <v>0.7857</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO28">
+        <v>8</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>752</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR28">
+        <v>11</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="29" spans="1:45">
+      <c r="A29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" t="s">
+        <v>114</v>
+      </c>
+      <c r="F29" t="s">
+        <v>114</v>
+      </c>
+      <c r="G29" t="s">
+        <v>184</v>
+      </c>
+      <c r="H29" t="s">
+        <v>270</v>
+      </c>
+      <c r="I29">
+        <v>-0.75</v>
+      </c>
+      <c r="J29">
+        <v>-0.75</v>
+      </c>
+      <c r="K29" t="s">
+        <v>320</v>
+      </c>
+      <c r="L29" t="s">
+        <v>184</v>
+      </c>
+      <c r="M29">
+        <v>0.5747</v>
+      </c>
+      <c r="N29" t="s">
+        <v>321</v>
+      </c>
+      <c r="O29">
+        <v>0.75</v>
+      </c>
+      <c r="P29" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>378</v>
+      </c>
+      <c r="R29" t="s">
+        <v>329</v>
+      </c>
+      <c r="S29" t="s">
+        <v>432</v>
+      </c>
+      <c r="T29" t="s">
+        <v>465</v>
+      </c>
+      <c r="U29" t="s">
+        <v>543</v>
+      </c>
+      <c r="V29" t="s">
+        <v>586</v>
+      </c>
+      <c r="W29" t="s">
+        <v>597</v>
+      </c>
+      <c r="X29" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>643</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA29">
+        <v>0.5747</v>
+      </c>
+      <c r="AB29">
+        <v>0.4253</v>
+      </c>
+      <c r="AC29">
+        <v>2.15</v>
+      </c>
+      <c r="AD29">
+        <v>1.71</v>
+      </c>
+      <c r="AE29">
+        <v>2.15</v>
+      </c>
+      <c r="AF29">
+        <v>1.71</v>
+      </c>
+      <c r="AG29">
+        <v>0.75</v>
+      </c>
+      <c r="AH29">
+        <v>0.75</v>
+      </c>
+      <c r="AI29">
+        <v>28</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK29">
+        <v>28</v>
+      </c>
+      <c r="AL29">
+        <v>0.75</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO29">
+        <v>4</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>753</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR29">
+        <v>7</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="30" spans="1:45">
+      <c r="A30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" t="s">
+        <v>80</v>
+      </c>
+      <c r="E30" t="s">
+        <v>114</v>
+      </c>
+      <c r="F30" t="s">
+        <v>114</v>
+      </c>
+      <c r="G30" t="s">
+        <v>185</v>
+      </c>
+      <c r="H30" t="s">
+        <v>271</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
+      </c>
+      <c r="J30">
+        <v>0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>319</v>
+      </c>
+      <c r="L30" t="s">
+        <v>271</v>
+      </c>
+      <c r="M30">
+        <v>0.7417</v>
+      </c>
+      <c r="N30" t="s">
+        <v>321</v>
+      </c>
+      <c r="O30">
+        <v>0.7812</v>
+      </c>
+      <c r="P30" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>379</v>
+      </c>
+      <c r="R30" t="s">
+        <v>338</v>
+      </c>
+      <c r="S30" t="s">
+        <v>438</v>
+      </c>
+      <c r="T30" t="s">
+        <v>466</v>
+      </c>
+      <c r="U30" t="s">
+        <v>544</v>
+      </c>
+      <c r="V30" t="s">
+        <v>586</v>
+      </c>
+      <c r="W30" t="s">
+        <v>587</v>
+      </c>
+      <c r="X30" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>644</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA30">
+        <v>0.2583</v>
+      </c>
+      <c r="AB30">
+        <v>0.7417</v>
+      </c>
+      <c r="AC30">
+        <v>2.09</v>
+      </c>
+      <c r="AD30">
+        <v>1.8</v>
+      </c>
+      <c r="AE30">
+        <v>2.09</v>
+      </c>
+      <c r="AF30">
+        <v>1.8</v>
+      </c>
+      <c r="AG30">
+        <v>0.7812</v>
+      </c>
+      <c r="AH30">
+        <v>0.7812</v>
+      </c>
+      <c r="AI30">
+        <v>32</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK30">
+        <v>32</v>
+      </c>
+      <c r="AL30">
+        <v>0.7812</v>
+      </c>
+      <c r="AM30" t="s">
+        <v>718</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO30">
+        <v>4</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>754</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR30">
+        <v>8</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45">
+      <c r="A31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" t="s">
+        <v>79</v>
+      </c>
+      <c r="E31" t="s">
+        <v>115</v>
+      </c>
+      <c r="F31" t="s">
+        <v>115</v>
+      </c>
+      <c r="G31" t="s">
+        <v>186</v>
+      </c>
+      <c r="H31" t="s">
+        <v>272</v>
+      </c>
+      <c r="I31">
+        <v>-1.25</v>
+      </c>
+      <c r="J31">
+        <v>-1.25</v>
+      </c>
+      <c r="K31" t="s">
+        <v>320</v>
+      </c>
+      <c r="L31" t="s">
+        <v>186</v>
+      </c>
+      <c r="M31">
+        <v>0.5913</v>
+      </c>
+      <c r="N31" t="s">
+        <v>321</v>
+      </c>
+      <c r="O31">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="P31" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>380</v>
+      </c>
+      <c r="R31" t="s">
+        <v>339</v>
+      </c>
+      <c r="S31" t="s">
+        <v>432</v>
+      </c>
+      <c r="T31" t="s">
+        <v>186</v>
+      </c>
+      <c r="U31" t="s">
+        <v>272</v>
+      </c>
+      <c r="V31" t="s">
+        <v>586</v>
+      </c>
+      <c r="W31" t="s">
+        <v>601</v>
+      </c>
+      <c r="X31" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>645</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>707</v>
+      </c>
+      <c r="AA31">
+        <v>0.5913</v>
+      </c>
+      <c r="AB31">
+        <v>0.4087</v>
+      </c>
+      <c r="AC31">
+        <v>1.89</v>
+      </c>
+      <c r="AD31">
+        <v>1.93</v>
+      </c>
+      <c r="AE31">
+        <v>1.89</v>
+      </c>
+      <c r="AF31">
+        <v>1.93</v>
+      </c>
+      <c r="AG31">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="AH31">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="AI31">
+        <v>29</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK31">
+        <v>29</v>
+      </c>
+      <c r="AL31">
+        <v>0.7586000000000001</v>
+      </c>
+      <c r="AM31" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO31">
+        <v>4</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>755</v>
+      </c>
+      <c r="AQ31" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR31">
+        <v>6</v>
+      </c>
+      <c r="AS31" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="32" spans="1:45">
+      <c r="A32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>116</v>
+      </c>
+      <c r="F32" t="s">
+        <v>116</v>
+      </c>
+      <c r="G32" t="s">
+        <v>187</v>
+      </c>
+      <c r="H32" t="s">
+        <v>273</v>
+      </c>
+      <c r="I32">
+        <v>-1.5</v>
+      </c>
+      <c r="J32">
+        <v>-1.5</v>
+      </c>
+      <c r="K32" t="s">
+        <v>319</v>
+      </c>
+      <c r="L32" t="s">
+        <v>273</v>
+      </c>
+      <c r="M32">
+        <v>0.7493</v>
+      </c>
+      <c r="N32" t="s">
+        <v>321</v>
+      </c>
+      <c r="O32">
+        <v>0.8421</v>
+      </c>
+      <c r="P32" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>381</v>
+      </c>
+      <c r="R32" t="s">
+        <v>325</v>
+      </c>
+      <c r="S32" t="s">
+        <v>434</v>
+      </c>
+      <c r="T32" t="s">
+        <v>467</v>
+      </c>
+      <c r="U32" t="s">
+        <v>545</v>
+      </c>
+      <c r="V32" t="s">
+        <v>586</v>
+      </c>
+      <c r="W32" t="s">
+        <v>588</v>
+      </c>
+      <c r="X32" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>646</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA32">
+        <v>0.2507</v>
+      </c>
+      <c r="AB32">
+        <v>0.7493</v>
+      </c>
+      <c r="AC32">
+        <v>1.815</v>
+      </c>
+      <c r="AD32">
+        <v>2.005</v>
+      </c>
+      <c r="AE32">
+        <v>1.815</v>
+      </c>
+      <c r="AF32">
+        <v>2.005</v>
+      </c>
+      <c r="AG32">
+        <v>0.8421</v>
+      </c>
+      <c r="AH32">
+        <v>0.8421</v>
+      </c>
+      <c r="AI32">
+        <v>38</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK32">
+        <v>38</v>
+      </c>
+      <c r="AL32">
+        <v>0.8421</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>712</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO32">
+        <v>4</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>756</v>
+      </c>
+      <c r="AQ32" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR32">
+        <v>6</v>
+      </c>
+      <c r="AS32" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" t="s">
+        <v>86</v>
+      </c>
+      <c r="E33" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" t="s">
+        <v>117</v>
+      </c>
+      <c r="G33" t="s">
+        <v>188</v>
+      </c>
+      <c r="H33" t="s">
+        <v>274</v>
+      </c>
+      <c r="I33">
+        <v>0</v>
+      </c>
+      <c r="J33">
+        <v>0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>319</v>
+      </c>
+      <c r="L33" t="s">
+        <v>274</v>
+      </c>
+      <c r="M33">
+        <v>0.5298</v>
+      </c>
+      <c r="N33" t="s">
+        <v>321</v>
+      </c>
+      <c r="O33">
+        <v>0.8406</v>
+      </c>
+      <c r="P33" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>382</v>
+      </c>
+      <c r="R33" t="s">
+        <v>340</v>
+      </c>
+      <c r="S33" t="s">
+        <v>438</v>
+      </c>
+      <c r="T33" t="s">
+        <v>468</v>
+      </c>
+      <c r="U33" t="s">
+        <v>546</v>
+      </c>
+      <c r="V33" t="s">
+        <v>586</v>
+      </c>
+      <c r="W33" t="s">
+        <v>598</v>
+      </c>
+      <c r="X33" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>647</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA33">
+        <v>0.4702</v>
+      </c>
+      <c r="AB33">
+        <v>0.5298</v>
+      </c>
+      <c r="AC33">
+        <v>1.76</v>
+      </c>
+      <c r="AD33">
+        <v>2.14</v>
+      </c>
+      <c r="AE33">
+        <v>1.76</v>
+      </c>
+      <c r="AF33">
+        <v>2.14</v>
+      </c>
+      <c r="AG33">
+        <v>0.8406</v>
+      </c>
+      <c r="AH33">
+        <v>0.8406</v>
+      </c>
+      <c r="AI33">
+        <v>69</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK33">
+        <v>69</v>
+      </c>
+      <c r="AL33">
+        <v>0.8406</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO33">
+        <v>8</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>757</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR33">
+        <v>10</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45">
+      <c r="A34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E34" t="s">
+        <v>117</v>
+      </c>
+      <c r="F34" t="s">
+        <v>117</v>
+      </c>
+      <c r="G34" t="s">
+        <v>189</v>
+      </c>
+      <c r="H34" t="s">
+        <v>223</v>
+      </c>
+      <c r="I34">
+        <v>0</v>
+      </c>
+      <c r="J34">
+        <v>0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>319</v>
+      </c>
+      <c r="L34" t="s">
+        <v>223</v>
+      </c>
+      <c r="M34">
+        <v>0.516</v>
+      </c>
+      <c r="N34" t="s">
+        <v>321</v>
+      </c>
+      <c r="O34">
+        <v>0.7705</v>
+      </c>
+      <c r="P34" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>383</v>
+      </c>
+      <c r="R34" t="s">
+        <v>341</v>
+      </c>
+      <c r="S34" t="s">
+        <v>435</v>
+      </c>
+      <c r="T34" t="s">
+        <v>469</v>
+      </c>
+      <c r="U34" t="s">
+        <v>496</v>
+      </c>
+      <c r="V34" t="s">
+        <v>586</v>
+      </c>
+      <c r="W34" t="s">
+        <v>596</v>
+      </c>
+      <c r="X34" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>648</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA34">
+        <v>0.484</v>
+      </c>
+      <c r="AB34">
+        <v>0.516</v>
+      </c>
+      <c r="AC34">
+        <v>1.815</v>
+      </c>
+      <c r="AD34">
+        <v>2.025</v>
+      </c>
+      <c r="AE34">
+        <v>1.815</v>
+      </c>
+      <c r="AF34">
+        <v>2.025</v>
+      </c>
+      <c r="AG34">
+        <v>0.7705</v>
+      </c>
+      <c r="AH34">
+        <v>0.7705</v>
+      </c>
+      <c r="AI34">
+        <v>61</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK34">
+        <v>61</v>
+      </c>
+      <c r="AL34">
+        <v>0.7705</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO34">
+        <v>6</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>758</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR34">
+        <v>8</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="35" spans="1:45">
+      <c r="A35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" t="s">
+        <v>77</v>
+      </c>
+      <c r="E35" t="s">
+        <v>117</v>
+      </c>
+      <c r="F35" t="s">
+        <v>117</v>
+      </c>
+      <c r="G35" t="s">
+        <v>190</v>
+      </c>
+      <c r="H35" t="s">
+        <v>275</v>
+      </c>
+      <c r="I35">
+        <v>0</v>
+      </c>
+      <c r="J35">
+        <v>0</v>
+      </c>
+      <c r="K35" t="s">
+        <v>319</v>
+      </c>
+      <c r="L35" t="s">
+        <v>275</v>
+      </c>
+      <c r="M35">
+        <v>0.5421</v>
+      </c>
+      <c r="N35" t="s">
+        <v>321</v>
+      </c>
+      <c r="O35">
+        <v>0.7705</v>
+      </c>
+      <c r="P35" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>383</v>
+      </c>
+      <c r="R35" t="s">
+        <v>341</v>
+      </c>
+      <c r="S35" t="s">
+        <v>435</v>
+      </c>
+      <c r="T35" t="s">
+        <v>470</v>
+      </c>
+      <c r="U35" t="s">
+        <v>547</v>
+      </c>
+      <c r="V35" t="s">
+        <v>586</v>
+      </c>
+      <c r="W35" t="s">
+        <v>587</v>
+      </c>
+      <c r="X35" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>649</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA35">
+        <v>0.4579</v>
+      </c>
+      <c r="AB35">
+        <v>0.5421</v>
+      </c>
+      <c r="AC35">
+        <v>2.095</v>
+      </c>
+      <c r="AD35">
+        <v>1.78</v>
+      </c>
+      <c r="AE35">
+        <v>2.095</v>
+      </c>
+      <c r="AF35">
+        <v>1.78</v>
+      </c>
+      <c r="AG35">
+        <v>0.7705</v>
+      </c>
+      <c r="AH35">
+        <v>0.7705</v>
+      </c>
+      <c r="AI35">
+        <v>61</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK35">
+        <v>61</v>
+      </c>
+      <c r="AL35">
+        <v>0.7705</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO35">
+        <v>6</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>759</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR35">
+        <v>8</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45">
+      <c r="A36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" t="s">
+        <v>77</v>
+      </c>
+      <c r="E36" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" t="s">
+        <v>117</v>
+      </c>
+      <c r="G36" t="s">
+        <v>191</v>
+      </c>
+      <c r="H36" t="s">
+        <v>276</v>
+      </c>
+      <c r="I36">
+        <v>0</v>
+      </c>
+      <c r="J36">
+        <v>0</v>
+      </c>
+      <c r="K36" t="s">
+        <v>319</v>
+      </c>
+      <c r="L36" t="s">
+        <v>276</v>
+      </c>
+      <c r="M36">
+        <v>0.5422</v>
+      </c>
+      <c r="N36" t="s">
+        <v>321</v>
+      </c>
+      <c r="O36">
+        <v>0.7705</v>
+      </c>
+      <c r="P36" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>378</v>
+      </c>
+      <c r="R36" t="s">
+        <v>341</v>
+      </c>
+      <c r="S36" t="s">
+        <v>435</v>
+      </c>
+      <c r="T36" t="s">
+        <v>471</v>
+      </c>
+      <c r="U36" t="s">
+        <v>548</v>
+      </c>
+      <c r="V36" t="s">
+        <v>586</v>
+      </c>
+      <c r="W36" t="s">
+        <v>594</v>
+      </c>
+      <c r="X36" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>650</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA36">
+        <v>0.4578</v>
+      </c>
+      <c r="AB36">
+        <v>0.5422</v>
+      </c>
+      <c r="AC36">
+        <v>2.2</v>
+      </c>
+      <c r="AD36">
+        <v>1.71</v>
+      </c>
+      <c r="AE36">
+        <v>2.2</v>
+      </c>
+      <c r="AF36">
+        <v>1.71</v>
+      </c>
+      <c r="AG36">
+        <v>0.7705</v>
+      </c>
+      <c r="AH36">
+        <v>0.7705</v>
+      </c>
+      <c r="AI36">
+        <v>61</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK36">
+        <v>61</v>
+      </c>
+      <c r="AL36">
+        <v>0.7705</v>
+      </c>
+      <c r="AM36" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN36" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO36">
+        <v>3</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>760</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR36">
+        <v>7</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" t="s">
+        <v>84</v>
+      </c>
+      <c r="E37" t="s">
+        <v>118</v>
+      </c>
+      <c r="F37" t="s">
+        <v>118</v>
+      </c>
+      <c r="G37" t="s">
+        <v>192</v>
+      </c>
+      <c r="H37" t="s">
+        <v>277</v>
+      </c>
+      <c r="I37">
+        <v>0</v>
+      </c>
+      <c r="J37">
+        <v>0</v>
+      </c>
+      <c r="K37" t="s">
+        <v>319</v>
+      </c>
+      <c r="L37" t="s">
+        <v>277</v>
+      </c>
+      <c r="M37">
+        <v>0.6088</v>
+      </c>
+      <c r="N37" t="s">
+        <v>321</v>
+      </c>
+      <c r="O37">
+        <v>79.3</v>
+      </c>
+      <c r="P37" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>384</v>
+      </c>
+      <c r="R37" t="s">
+        <v>334</v>
+      </c>
+      <c r="S37" t="s">
+        <v>437</v>
+      </c>
+      <c r="T37" t="s">
+        <v>192</v>
+      </c>
+      <c r="U37" t="s">
+        <v>277</v>
+      </c>
+      <c r="V37" t="s">
+        <v>586</v>
+      </c>
+      <c r="W37" t="s">
+        <v>594</v>
+      </c>
+      <c r="X37" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>651</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>707</v>
+      </c>
+      <c r="AA37">
+        <v>0.3912</v>
+      </c>
+      <c r="AB37">
+        <v>0.6088</v>
+      </c>
+      <c r="AC37">
+        <v>1.83</v>
+      </c>
+      <c r="AD37">
+        <v>1.995</v>
+      </c>
+      <c r="AE37">
+        <v>1.83</v>
+      </c>
+      <c r="AF37">
+        <v>1.995</v>
+      </c>
+      <c r="AG37">
+        <v>84.59999999999999</v>
+      </c>
+      <c r="AH37">
+        <v>75</v>
+      </c>
+      <c r="AI37">
+        <v>87</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK37">
+        <v>25</v>
+      </c>
+      <c r="AL37">
+        <v>0.76</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>717</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO37">
+        <v>6</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>741</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR37">
+        <v>6</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="38" spans="1:45">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38" t="s">
+        <v>84</v>
+      </c>
+      <c r="E38" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" t="s">
+        <v>119</v>
+      </c>
+      <c r="G38" t="s">
+        <v>193</v>
+      </c>
+      <c r="H38" t="s">
+        <v>278</v>
+      </c>
+      <c r="I38">
+        <v>0</v>
+      </c>
+      <c r="J38">
+        <v>0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>319</v>
+      </c>
+      <c r="L38" t="s">
+        <v>278</v>
+      </c>
+      <c r="M38">
+        <v>0.595</v>
+      </c>
+      <c r="N38" t="s">
+        <v>321</v>
+      </c>
+      <c r="O38">
+        <v>0.76</v>
+      </c>
+      <c r="P38" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>385</v>
+      </c>
+      <c r="R38" t="s">
+        <v>334</v>
+      </c>
+      <c r="S38" t="s">
+        <v>437</v>
+      </c>
+      <c r="T38" t="s">
+        <v>472</v>
+      </c>
+      <c r="U38" t="s">
+        <v>549</v>
+      </c>
+      <c r="V38" t="s">
+        <v>586</v>
+      </c>
+      <c r="W38" t="s">
+        <v>600</v>
+      </c>
+      <c r="X38" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>652</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA38">
+        <v>0.405</v>
+      </c>
+      <c r="AB38">
+        <v>0.595</v>
+      </c>
+      <c r="AC38">
+        <v>1.69</v>
+      </c>
+      <c r="AD38">
+        <v>2.225</v>
+      </c>
+      <c r="AE38">
+        <v>1.69</v>
+      </c>
+      <c r="AF38">
+        <v>2.225</v>
+      </c>
+      <c r="AG38">
+        <v>0.76</v>
+      </c>
+      <c r="AH38">
+        <v>0.76</v>
+      </c>
+      <c r="AI38">
+        <v>25</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK38">
+        <v>25</v>
+      </c>
+      <c r="AL38">
+        <v>0.76</v>
+      </c>
+      <c r="AM38" t="s">
+        <v>717</v>
+      </c>
+      <c r="AN38" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO38">
+        <v>4</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>761</v>
+      </c>
+      <c r="AQ38" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR38">
+        <v>6</v>
+      </c>
+      <c r="AS38" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45">
+      <c r="A39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" t="s">
+        <v>76</v>
+      </c>
+      <c r="E39" t="s">
+        <v>120</v>
+      </c>
+      <c r="F39" t="s">
+        <v>120</v>
+      </c>
+      <c r="G39" t="s">
+        <v>194</v>
+      </c>
+      <c r="H39" t="s">
+        <v>279</v>
+      </c>
+      <c r="I39">
+        <v>0</v>
+      </c>
+      <c r="J39">
+        <v>0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>319</v>
+      </c>
+      <c r="L39" t="s">
+        <v>279</v>
+      </c>
+      <c r="M39">
+        <v>0.7163</v>
+      </c>
+      <c r="N39" t="s">
+        <v>321</v>
+      </c>
+      <c r="O39">
+        <v>0.8108</v>
+      </c>
+      <c r="P39" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>386</v>
+      </c>
+      <c r="R39" t="s">
+        <v>342</v>
+      </c>
+      <c r="S39" t="s">
+        <v>433</v>
+      </c>
+      <c r="T39" t="s">
+        <v>473</v>
+      </c>
+      <c r="U39" t="s">
+        <v>550</v>
+      </c>
+      <c r="V39" t="s">
+        <v>586</v>
+      </c>
+      <c r="W39" t="s">
+        <v>589</v>
+      </c>
+      <c r="X39" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>653</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA39">
+        <v>0.2837</v>
+      </c>
+      <c r="AB39">
+        <v>0.7163</v>
+      </c>
+      <c r="AC39">
+        <v>1.815</v>
+      </c>
+      <c r="AD39">
+        <v>2</v>
+      </c>
+      <c r="AE39">
+        <v>1.815</v>
+      </c>
+      <c r="AF39">
+        <v>2</v>
+      </c>
+      <c r="AG39">
+        <v>0.8108</v>
+      </c>
+      <c r="AH39">
+        <v>0.8108</v>
+      </c>
+      <c r="AI39">
+        <v>37</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK39">
+        <v>37</v>
+      </c>
+      <c r="AL39">
+        <v>0.8108</v>
+      </c>
+      <c r="AM39" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN39" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO39">
+        <v>6</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>762</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR39">
+        <v>7</v>
+      </c>
+      <c r="AS39" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45">
+      <c r="A40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" t="s">
+        <v>69</v>
+      </c>
+      <c r="C40" t="s">
+        <v>72</v>
+      </c>
+      <c r="D40" t="s">
+        <v>73</v>
+      </c>
+      <c r="E40" t="s">
+        <v>120</v>
+      </c>
+      <c r="F40" t="s">
+        <v>120</v>
+      </c>
+      <c r="G40" t="s">
+        <v>195</v>
+      </c>
+      <c r="H40" t="s">
+        <v>240</v>
+      </c>
+      <c r="I40">
+        <v>-1.75</v>
+      </c>
+      <c r="J40">
+        <v>-1.75</v>
+      </c>
+      <c r="K40" t="s">
+        <v>319</v>
+      </c>
+      <c r="L40" t="s">
+        <v>240</v>
+      </c>
+      <c r="M40">
+        <v>0.5914</v>
+      </c>
+      <c r="N40" t="s">
+        <v>321</v>
+      </c>
+      <c r="O40">
+        <v>0.8182</v>
+      </c>
+      <c r="P40" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>387</v>
+      </c>
+      <c r="R40" t="s">
+        <v>343</v>
+      </c>
+      <c r="S40" t="s">
+        <v>434</v>
+      </c>
+      <c r="T40" t="s">
+        <v>474</v>
+      </c>
+      <c r="U40" t="s">
+        <v>513</v>
+      </c>
+      <c r="V40" t="s">
+        <v>586</v>
+      </c>
+      <c r="W40" t="s">
+        <v>588</v>
+      </c>
+      <c r="X40" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>654</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA40">
+        <v>0.4086</v>
+      </c>
+      <c r="AB40">
+        <v>0.5914</v>
+      </c>
+      <c r="AC40">
+        <v>1.93</v>
+      </c>
+      <c r="AD40">
+        <v>1.89</v>
+      </c>
+      <c r="AE40">
+        <v>1.93</v>
+      </c>
+      <c r="AF40">
+        <v>1.89</v>
+      </c>
+      <c r="AG40">
+        <v>0.8182</v>
+      </c>
+      <c r="AH40">
+        <v>0.8182</v>
+      </c>
+      <c r="AI40">
+        <v>33</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK40">
+        <v>33</v>
+      </c>
+      <c r="AL40">
+        <v>0.8182</v>
+      </c>
+      <c r="AM40" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN40" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO40">
+        <v>4</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>763</v>
+      </c>
+      <c r="AQ40" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR40">
+        <v>6</v>
+      </c>
+      <c r="AS40" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45">
+      <c r="A41" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" t="s">
+        <v>80</v>
+      </c>
+      <c r="E41" t="s">
+        <v>121</v>
+      </c>
+      <c r="F41" t="s">
+        <v>121</v>
+      </c>
+      <c r="G41" t="s">
+        <v>165</v>
+      </c>
+      <c r="H41" t="s">
+        <v>280</v>
+      </c>
+      <c r="I41">
+        <v>0</v>
+      </c>
+      <c r="J41">
+        <v>0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>319</v>
+      </c>
+      <c r="L41" t="s">
+        <v>280</v>
+      </c>
+      <c r="M41">
+        <v>0.5995</v>
+      </c>
+      <c r="N41" t="s">
+        <v>321</v>
+      </c>
+      <c r="O41">
+        <v>0.7812</v>
+      </c>
+      <c r="P41" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>379</v>
+      </c>
+      <c r="R41" t="s">
+        <v>338</v>
+      </c>
+      <c r="S41" t="s">
+        <v>438</v>
+      </c>
+      <c r="T41" t="s">
+        <v>447</v>
+      </c>
+      <c r="U41" t="s">
+        <v>551</v>
+      </c>
+      <c r="V41" t="s">
+        <v>586</v>
+      </c>
+      <c r="W41" t="s">
+        <v>588</v>
+      </c>
+      <c r="X41" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>655</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA41">
+        <v>0.4005</v>
+      </c>
+      <c r="AB41">
+        <v>0.5995</v>
+      </c>
+      <c r="AC41">
+        <v>1.72</v>
+      </c>
+      <c r="AD41">
+        <v>2.175</v>
+      </c>
+      <c r="AE41">
+        <v>1.72</v>
+      </c>
+      <c r="AF41">
+        <v>2.175</v>
+      </c>
+      <c r="AG41">
+        <v>0.7812</v>
+      </c>
+      <c r="AH41">
+        <v>0.7812</v>
+      </c>
+      <c r="AI41">
+        <v>32</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK41">
+        <v>32</v>
+      </c>
+      <c r="AL41">
+        <v>0.7812</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>718</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO41">
+        <v>4</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>764</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR41">
+        <v>8</v>
+      </c>
+      <c r="AS41" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45">
+      <c r="A42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" t="s">
+        <v>72</v>
+      </c>
+      <c r="D42" t="s">
+        <v>84</v>
+      </c>
+      <c r="E42" t="s">
+        <v>122</v>
+      </c>
+      <c r="F42" t="s">
+        <v>122</v>
+      </c>
+      <c r="G42" t="s">
+        <v>196</v>
+      </c>
+      <c r="H42" t="s">
+        <v>281</v>
+      </c>
+      <c r="I42">
+        <v>0</v>
+      </c>
+      <c r="J42">
+        <v>0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>319</v>
+      </c>
+      <c r="L42" t="s">
+        <v>281</v>
+      </c>
+      <c r="M42">
+        <v>0.5548</v>
+      </c>
+      <c r="N42" t="s">
+        <v>321</v>
+      </c>
+      <c r="O42">
+        <v>0.76</v>
+      </c>
+      <c r="P42" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>388</v>
+      </c>
+      <c r="R42" t="s">
+        <v>334</v>
+      </c>
+      <c r="S42" t="s">
+        <v>437</v>
+      </c>
+      <c r="T42" t="s">
+        <v>475</v>
+      </c>
+      <c r="U42" t="s">
+        <v>552</v>
+      </c>
+      <c r="V42" t="s">
+        <v>586</v>
+      </c>
+      <c r="W42" t="s">
+        <v>597</v>
+      </c>
+      <c r="X42" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>656</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA42">
+        <v>0.4452</v>
+      </c>
+      <c r="AB42">
+        <v>0.5548</v>
+      </c>
+      <c r="AC42">
+        <v>1.755</v>
+      </c>
+      <c r="AD42">
+        <v>2.08</v>
+      </c>
+      <c r="AE42">
+        <v>1.755</v>
+      </c>
+      <c r="AF42">
+        <v>2.08</v>
+      </c>
+      <c r="AG42">
+        <v>0.76</v>
+      </c>
+      <c r="AH42">
+        <v>0.76</v>
+      </c>
+      <c r="AI42">
+        <v>25</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK42">
+        <v>25</v>
+      </c>
+      <c r="AL42">
+        <v>0.76</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>717</v>
+      </c>
+      <c r="AN42" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO42">
+        <v>6</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>741</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR42">
+        <v>6</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="43" spans="1:45">
+      <c r="A43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" t="s">
+        <v>68</v>
+      </c>
+      <c r="C43" t="s">
+        <v>72</v>
+      </c>
+      <c r="D43" t="s">
+        <v>84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F43" t="s">
+        <v>122</v>
+      </c>
+      <c r="G43" t="s">
+        <v>197</v>
+      </c>
+      <c r="H43" t="s">
+        <v>282</v>
+      </c>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="J43">
+        <v>0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>319</v>
+      </c>
+      <c r="L43" t="s">
+        <v>282</v>
+      </c>
+      <c r="M43">
+        <v>0.6624</v>
+      </c>
+      <c r="N43" t="s">
+        <v>321</v>
+      </c>
+      <c r="O43">
+        <v>0.76</v>
+      </c>
+      <c r="P43" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>389</v>
+      </c>
+      <c r="R43" t="s">
+        <v>334</v>
+      </c>
+      <c r="S43" t="s">
+        <v>437</v>
+      </c>
+      <c r="T43" t="s">
+        <v>476</v>
+      </c>
+      <c r="U43" t="s">
+        <v>553</v>
+      </c>
+      <c r="V43" t="s">
+        <v>586</v>
+      </c>
+      <c r="W43" t="s">
+        <v>589</v>
+      </c>
+      <c r="X43" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>657</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA43">
+        <v>0.3376</v>
+      </c>
+      <c r="AB43">
+        <v>0.6624</v>
+      </c>
+      <c r="AC43">
+        <v>2.32</v>
+      </c>
+      <c r="AD43">
+        <v>1.65</v>
+      </c>
+      <c r="AE43">
+        <v>2.32</v>
+      </c>
+      <c r="AF43">
+        <v>1.65</v>
+      </c>
+      <c r="AG43">
+        <v>0.76</v>
+      </c>
+      <c r="AH43">
+        <v>0.76</v>
+      </c>
+      <c r="AI43">
+        <v>25</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK43">
+        <v>25</v>
+      </c>
+      <c r="AL43">
+        <v>0.76</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>717</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO43">
+        <v>4</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>765</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR43">
+        <v>6</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="44" spans="1:45">
+      <c r="A44" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D44" t="s">
+        <v>76</v>
+      </c>
+      <c r="E44" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" t="s">
+        <v>123</v>
+      </c>
+      <c r="G44" t="s">
+        <v>198</v>
+      </c>
+      <c r="H44" t="s">
+        <v>283</v>
+      </c>
+      <c r="I44">
+        <v>-1.5</v>
+      </c>
+      <c r="J44">
+        <v>-1.5</v>
+      </c>
+      <c r="K44" t="s">
+        <v>319</v>
+      </c>
+      <c r="L44" t="s">
+        <v>283</v>
+      </c>
+      <c r="M44">
+        <v>0.8419</v>
+      </c>
+      <c r="N44" t="s">
+        <v>321</v>
+      </c>
+      <c r="O44">
+        <v>0.7538</v>
+      </c>
+      <c r="P44" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>390</v>
+      </c>
+      <c r="R44" t="s">
+        <v>344</v>
+      </c>
+      <c r="S44" t="s">
+        <v>434</v>
+      </c>
+      <c r="T44" t="s">
+        <v>477</v>
+      </c>
+      <c r="U44" t="s">
+        <v>554</v>
+      </c>
+      <c r="V44" t="s">
+        <v>586</v>
+      </c>
+      <c r="W44" t="s">
+        <v>601</v>
+      </c>
+      <c r="X44" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>658</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA44">
+        <v>0.1581</v>
+      </c>
+      <c r="AB44">
+        <v>0.8419</v>
+      </c>
+      <c r="AC44">
+        <v>2.135</v>
+      </c>
+      <c r="AD44">
+        <v>1.72</v>
+      </c>
+      <c r="AE44">
+        <v>2.135</v>
+      </c>
+      <c r="AF44">
+        <v>1.72</v>
+      </c>
+      <c r="AG44">
+        <v>0.7538</v>
+      </c>
+      <c r="AH44">
+        <v>0.7538</v>
+      </c>
+      <c r="AI44">
+        <v>65</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK44">
+        <v>65</v>
+      </c>
+      <c r="AL44">
+        <v>0.7538</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>719</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO44">
+        <v>4</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>766</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR44">
+        <v>6</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="45" spans="1:45">
+      <c r="A45" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" t="s">
+        <v>72</v>
+      </c>
+      <c r="D45" t="s">
+        <v>76</v>
+      </c>
+      <c r="E45" t="s">
+        <v>124</v>
+      </c>
+      <c r="F45" t="s">
+        <v>124</v>
+      </c>
+      <c r="G45" t="s">
+        <v>199</v>
+      </c>
+      <c r="H45" t="s">
         <v>284</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I45">
+        <v>0</v>
+      </c>
+      <c r="J45">
+        <v>0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>319</v>
+      </c>
+      <c r="L45" t="s">
+        <v>284</v>
+      </c>
+      <c r="M45">
+        <v>0.6483</v>
+      </c>
+      <c r="N45" t="s">
+        <v>321</v>
+      </c>
+      <c r="O45">
+        <v>0.8108</v>
+      </c>
+      <c r="P45" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>391</v>
+      </c>
+      <c r="R45" t="s">
+        <v>342</v>
+      </c>
+      <c r="S45" t="s">
+        <v>433</v>
+      </c>
+      <c r="T45" t="s">
+        <v>478</v>
+      </c>
+      <c r="U45" t="s">
+        <v>555</v>
+      </c>
+      <c r="V45" t="s">
+        <v>586</v>
+      </c>
+      <c r="W45" t="s">
+        <v>590</v>
+      </c>
+      <c r="X45" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>659</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA45">
+        <v>0.3517</v>
+      </c>
+      <c r="AB45">
+        <v>0.6483</v>
+      </c>
+      <c r="AC45">
+        <v>1.95</v>
+      </c>
+      <c r="AD45">
+        <v>1.86</v>
+      </c>
+      <c r="AE45">
+        <v>1.95</v>
+      </c>
+      <c r="AF45">
+        <v>1.86</v>
+      </c>
+      <c r="AG45">
+        <v>0.8108</v>
+      </c>
+      <c r="AH45">
+        <v>0.8108</v>
+      </c>
+      <c r="AI45">
+        <v>37</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK45">
+        <v>37</v>
+      </c>
+      <c r="AL45">
+        <v>0.8108</v>
+      </c>
+      <c r="AM45" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN45" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO45">
+        <v>5</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>767</v>
+      </c>
+      <c r="AQ45" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR45">
         <v>6</v>
       </c>
-      <c r="J2">
-[...45 lines deleted...]
-        <v>61.6</v>
+      <c r="AS45" t="s">
+        <v>803</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
-[...24 lines deleted...]
-      <c r="I3" t="s">
+    <row r="46" spans="1:45">
+      <c r="A46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" t="s">
+        <v>72</v>
+      </c>
+      <c r="D46" t="s">
+        <v>87</v>
+      </c>
+      <c r="E46" t="s">
+        <v>125</v>
+      </c>
+      <c r="F46" t="s">
+        <v>125</v>
+      </c>
+      <c r="G46" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>285</v>
+      </c>
+      <c r="I46">
+        <v>-1</v>
+      </c>
+      <c r="J46">
+        <v>-1</v>
+      </c>
+      <c r="K46" t="s">
+        <v>319</v>
+      </c>
+      <c r="L46" t="s">
+        <v>285</v>
+      </c>
+      <c r="M46">
+        <v>0.7040999999999999</v>
+      </c>
+      <c r="N46" t="s">
+        <v>321</v>
+      </c>
+      <c r="O46">
+        <v>0.95</v>
+      </c>
+      <c r="P46" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>392</v>
+      </c>
+      <c r="R46" t="s">
+        <v>345</v>
+      </c>
+      <c r="S46" t="s">
+        <v>437</v>
+      </c>
+      <c r="T46" t="s">
+        <v>479</v>
+      </c>
+      <c r="U46" t="s">
+        <v>556</v>
+      </c>
+      <c r="V46" t="s">
+        <v>586</v>
+      </c>
+      <c r="W46" t="s">
+        <v>592</v>
+      </c>
+      <c r="X46" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>660</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA46">
+        <v>0.2959</v>
+      </c>
+      <c r="AB46">
+        <v>0.7040999999999999</v>
+      </c>
+      <c r="AC46">
+        <v>2</v>
+      </c>
+      <c r="AD46">
+        <v>1.82</v>
+      </c>
+      <c r="AE46">
+        <v>2</v>
+      </c>
+      <c r="AF46">
+        <v>1.82</v>
+      </c>
+      <c r="AG46">
+        <v>0.95</v>
+      </c>
+      <c r="AH46">
+        <v>0.95</v>
+      </c>
+      <c r="AI46">
+        <v>20</v>
+      </c>
+      <c r="AJ46" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK46">
+        <v>20</v>
+      </c>
+      <c r="AL46">
+        <v>0.95</v>
+      </c>
+      <c r="AM46" t="s">
+        <v>720</v>
+      </c>
+      <c r="AN46" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO46">
+        <v>7</v>
+      </c>
+      <c r="AP46" t="s">
+        <v>768</v>
+      </c>
+      <c r="AQ46" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR46">
+        <v>10</v>
+      </c>
+      <c r="AS46" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="47" spans="1:45">
+      <c r="A47" t="s">
+        <v>54</v>
+      </c>
+      <c r="B47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C47" t="s">
+        <v>72</v>
+      </c>
+      <c r="D47" t="s">
+        <v>82</v>
+      </c>
+      <c r="E47" t="s">
+        <v>126</v>
+      </c>
+      <c r="F47" t="s">
+        <v>126</v>
+      </c>
+      <c r="G47" t="s">
+        <v>201</v>
+      </c>
+      <c r="H47" t="s">
+        <v>232</v>
+      </c>
+      <c r="I47">
+        <v>0</v>
+      </c>
+      <c r="J47">
+        <v>0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>319</v>
+      </c>
+      <c r="L47" t="s">
+        <v>232</v>
+      </c>
+      <c r="M47">
+        <v>0.6558</v>
+      </c>
+      <c r="N47" t="s">
+        <v>321</v>
+      </c>
+      <c r="O47">
+        <v>0.75</v>
+      </c>
+      <c r="P47" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>393</v>
+      </c>
+      <c r="R47" t="s">
+        <v>332</v>
+      </c>
+      <c r="S47" t="s">
+        <v>435</v>
+      </c>
+      <c r="T47" t="s">
+        <v>480</v>
+      </c>
+      <c r="U47" t="s">
+        <v>505</v>
+      </c>
+      <c r="V47" t="s">
+        <v>586</v>
+      </c>
+      <c r="W47" t="s">
+        <v>591</v>
+      </c>
+      <c r="X47" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>661</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA47">
+        <v>0.3442</v>
+      </c>
+      <c r="AB47">
+        <v>0.6558</v>
+      </c>
+      <c r="AC47">
+        <v>1.69</v>
+      </c>
+      <c r="AD47">
+        <v>2.25</v>
+      </c>
+      <c r="AE47">
+        <v>1.69</v>
+      </c>
+      <c r="AF47">
+        <v>2.25</v>
+      </c>
+      <c r="AG47">
+        <v>0.75</v>
+      </c>
+      <c r="AH47">
+        <v>0.75</v>
+      </c>
+      <c r="AI47">
+        <v>24</v>
+      </c>
+      <c r="AJ47" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK47">
+        <v>24</v>
+      </c>
+      <c r="AL47">
+        <v>0.75</v>
+      </c>
+      <c r="AM47" t="s">
+        <v>716</v>
+      </c>
+      <c r="AN47" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO47">
+        <v>5</v>
+      </c>
+      <c r="AP47" t="s">
+        <v>769</v>
+      </c>
+      <c r="AQ47" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR47">
+        <v>11</v>
+      </c>
+      <c r="AS47" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="48" spans="1:45">
+      <c r="A48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B48" t="s">
+        <v>68</v>
+      </c>
+      <c r="C48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D48" t="s">
+        <v>84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>127</v>
+      </c>
+      <c r="F48" t="s">
+        <v>127</v>
+      </c>
+      <c r="G48" t="s">
+        <v>202</v>
+      </c>
+      <c r="H48" t="s">
+        <v>286</v>
+      </c>
+      <c r="I48">
+        <v>0</v>
+      </c>
+      <c r="J48">
+        <v>0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>319</v>
+      </c>
+      <c r="L48" t="s">
+        <v>286</v>
+      </c>
+      <c r="M48">
+        <v>0.6219</v>
+      </c>
+      <c r="N48" t="s">
+        <v>321</v>
+      </c>
+      <c r="O48">
+        <v>0.76</v>
+      </c>
+      <c r="P48" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>394</v>
+      </c>
+      <c r="R48" t="s">
+        <v>334</v>
+      </c>
+      <c r="S48" t="s">
+        <v>437</v>
+      </c>
+      <c r="T48" t="s">
+        <v>481</v>
+      </c>
+      <c r="U48" t="s">
+        <v>557</v>
+      </c>
+      <c r="V48" t="s">
+        <v>586</v>
+      </c>
+      <c r="W48" t="s">
+        <v>591</v>
+      </c>
+      <c r="X48" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>662</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA48">
+        <v>0.3781</v>
+      </c>
+      <c r="AB48">
+        <v>0.6219</v>
+      </c>
+      <c r="AC48">
+        <v>2.25</v>
+      </c>
+      <c r="AD48">
+        <v>1.68</v>
+      </c>
+      <c r="AE48">
+        <v>2.25</v>
+      </c>
+      <c r="AF48">
+        <v>1.68</v>
+      </c>
+      <c r="AG48">
+        <v>0.76</v>
+      </c>
+      <c r="AH48">
+        <v>0.76</v>
+      </c>
+      <c r="AI48">
+        <v>25</v>
+      </c>
+      <c r="AJ48" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK48">
+        <v>25</v>
+      </c>
+      <c r="AL48">
+        <v>0.76</v>
+      </c>
+      <c r="AM48" t="s">
+        <v>717</v>
+      </c>
+      <c r="AN48" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO48">
+        <v>4</v>
+      </c>
+      <c r="AP48" t="s">
+        <v>765</v>
+      </c>
+      <c r="AQ48" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR48">
         <v>6</v>
       </c>
-      <c r="J3">
-[...45 lines deleted...]
-        <v>91.8</v>
+      <c r="AS48" t="s">
+        <v>811</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
-[...12 lines deleted...]
-      <c r="E4" t="s">
+    <row r="49" spans="1:45">
+      <c r="A49" t="s">
         <v>56</v>
       </c>
-      <c r="F4" t="s">
-[...8 lines deleted...]
-      <c r="I4" t="s">
+      <c r="B49" t="s">
+        <v>68</v>
+      </c>
+      <c r="C49" t="s">
+        <v>72</v>
+      </c>
+      <c r="D49" t="s">
+        <v>84</v>
+      </c>
+      <c r="E49" t="s">
+        <v>128</v>
+      </c>
+      <c r="F49" t="s">
+        <v>128</v>
+      </c>
+      <c r="G49" t="s">
+        <v>203</v>
+      </c>
+      <c r="H49" t="s">
+        <v>287</v>
+      </c>
+      <c r="I49">
+        <v>0</v>
+      </c>
+      <c r="J49">
+        <v>0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>319</v>
+      </c>
+      <c r="L49" t="s">
+        <v>287</v>
+      </c>
+      <c r="M49">
+        <v>0.6485</v>
+      </c>
+      <c r="N49" t="s">
+        <v>321</v>
+      </c>
+      <c r="O49">
+        <v>0.76</v>
+      </c>
+      <c r="P49" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>395</v>
+      </c>
+      <c r="R49" t="s">
+        <v>334</v>
+      </c>
+      <c r="S49" t="s">
+        <v>437</v>
+      </c>
+      <c r="T49" t="s">
+        <v>482</v>
+      </c>
+      <c r="U49" t="s">
+        <v>558</v>
+      </c>
+      <c r="V49" t="s">
+        <v>586</v>
+      </c>
+      <c r="W49" t="s">
+        <v>591</v>
+      </c>
+      <c r="X49" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>663</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA49">
+        <v>0.3515</v>
+      </c>
+      <c r="AB49">
+        <v>0.6485</v>
+      </c>
+      <c r="AC49">
+        <v>1.89</v>
+      </c>
+      <c r="AD49">
+        <v>1.93</v>
+      </c>
+      <c r="AE49">
+        <v>1.89</v>
+      </c>
+      <c r="AF49">
+        <v>1.93</v>
+      </c>
+      <c r="AG49">
+        <v>0.76</v>
+      </c>
+      <c r="AH49">
+        <v>0.76</v>
+      </c>
+      <c r="AI49">
+        <v>25</v>
+      </c>
+      <c r="AJ49" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK49">
+        <v>25</v>
+      </c>
+      <c r="AL49">
+        <v>0.76</v>
+      </c>
+      <c r="AM49" t="s">
+        <v>717</v>
+      </c>
+      <c r="AN49" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO49">
         <v>5</v>
       </c>
-      <c r="J4">
-[...39 lines deleted...]
-        <v>407</v>
+      <c r="AP49" t="s">
+        <v>770</v>
+      </c>
+      <c r="AQ49" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR49">
+        <v>5</v>
+      </c>
+      <c r="AS49" t="s">
+        <v>811</v>
       </c>
     </row>
-    <row r="5" spans="1:27">
-[...12 lines deleted...]
-      <c r="E5" t="s">
+    <row r="50" spans="1:45">
+      <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="F5" t="s">
-[...1062 lines deleted...]
-      <c r="E19" t="s">
+      <c r="B50" t="s">
         <v>68</v>
       </c>
-      <c r="F19" t="s">
-[...375 lines deleted...]
-      <c r="E24" t="s">
+      <c r="C50" t="s">
         <v>72</v>
       </c>
-      <c r="F24" t="s">
-[...1323 lines deleted...]
-      <c r="E41" t="s">
+      <c r="D50" t="s">
         <v>84</v>
       </c>
-      <c r="F41" t="s">
-[...742 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>91</v>
+        <v>128</v>
       </c>
       <c r="F50" t="s">
-        <v>193</v>
+        <v>128</v>
       </c>
       <c r="G50" t="s">
-        <v>258</v>
+        <v>204</v>
       </c>
       <c r="H50" t="s">
         <v>288</v>
       </c>
-      <c r="I50" t="s">
+      <c r="I50">
+        <v>0</v>
+      </c>
+      <c r="J50">
+        <v>0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>319</v>
+      </c>
+      <c r="L50" t="s">
+        <v>288</v>
+      </c>
+      <c r="M50">
+        <v>0.6139</v>
+      </c>
+      <c r="N50" t="s">
+        <v>321</v>
+      </c>
+      <c r="O50">
+        <v>0.76</v>
+      </c>
+      <c r="P50" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>396</v>
+      </c>
+      <c r="R50" t="s">
+        <v>334</v>
+      </c>
+      <c r="S50" t="s">
+        <v>437</v>
+      </c>
+      <c r="T50" t="s">
+        <v>483</v>
+      </c>
+      <c r="U50" t="s">
+        <v>559</v>
+      </c>
+      <c r="V50" t="s">
+        <v>586</v>
+      </c>
+      <c r="W50" t="s">
+        <v>596</v>
+      </c>
+      <c r="X50" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>664</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA50">
+        <v>0.3861</v>
+      </c>
+      <c r="AB50">
+        <v>0.6139</v>
+      </c>
+      <c r="AC50">
+        <v>1.83</v>
+      </c>
+      <c r="AD50">
+        <v>2</v>
+      </c>
+      <c r="AE50">
+        <v>1.83</v>
+      </c>
+      <c r="AF50">
+        <v>2</v>
+      </c>
+      <c r="AG50">
+        <v>0.76</v>
+      </c>
+      <c r="AH50">
+        <v>0.76</v>
+      </c>
+      <c r="AI50">
+        <v>25</v>
+      </c>
+      <c r="AJ50" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK50">
+        <v>25</v>
+      </c>
+      <c r="AL50">
+        <v>0.76</v>
+      </c>
+      <c r="AM50" t="s">
+        <v>717</v>
+      </c>
+      <c r="AN50" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO50">
+        <v>5</v>
+      </c>
+      <c r="AP50" t="s">
+        <v>770</v>
+      </c>
+      <c r="AQ50" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR50">
+        <v>5</v>
+      </c>
+      <c r="AS50" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="51" spans="1:45">
+      <c r="A51" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" t="s">
+        <v>72</v>
+      </c>
+      <c r="D51" t="s">
+        <v>78</v>
+      </c>
+      <c r="E51" t="s">
+        <v>129</v>
+      </c>
+      <c r="F51" t="s">
+        <v>129</v>
+      </c>
+      <c r="G51" t="s">
+        <v>205</v>
+      </c>
+      <c r="H51" t="s">
+        <v>289</v>
+      </c>
+      <c r="I51">
+        <v>0</v>
+      </c>
+      <c r="J51">
+        <v>0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>319</v>
+      </c>
+      <c r="L51" t="s">
+        <v>289</v>
+      </c>
+      <c r="M51">
+        <v>0.6263</v>
+      </c>
+      <c r="N51" t="s">
+        <v>321</v>
+      </c>
+      <c r="O51">
+        <v>0.9091</v>
+      </c>
+      <c r="P51" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>397</v>
+      </c>
+      <c r="R51" t="s">
+        <v>327</v>
+      </c>
+      <c r="S51" t="s">
+        <v>432</v>
+      </c>
+      <c r="T51" t="s">
+        <v>484</v>
+      </c>
+      <c r="U51" t="s">
+        <v>560</v>
+      </c>
+      <c r="V51" t="s">
+        <v>586</v>
+      </c>
+      <c r="W51" t="s">
+        <v>602</v>
+      </c>
+      <c r="X51" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>665</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA51">
+        <v>0.3737</v>
+      </c>
+      <c r="AB51">
+        <v>0.6263</v>
+      </c>
+      <c r="AC51">
+        <v>2.065</v>
+      </c>
+      <c r="AD51">
+        <v>1.76</v>
+      </c>
+      <c r="AE51">
+        <v>2.065</v>
+      </c>
+      <c r="AF51">
+        <v>1.76</v>
+      </c>
+      <c r="AG51">
+        <v>0.9091</v>
+      </c>
+      <c r="AH51">
+        <v>0.9091</v>
+      </c>
+      <c r="AI51">
+        <v>22</v>
+      </c>
+      <c r="AJ51" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK51">
+        <v>22</v>
+      </c>
+      <c r="AL51">
+        <v>0.9091</v>
+      </c>
+      <c r="AM51" t="s">
+        <v>714</v>
+      </c>
+      <c r="AN51" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO51">
+        <v>4</v>
+      </c>
+      <c r="AP51" t="s">
+        <v>771</v>
+      </c>
+      <c r="AQ51" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR51">
+        <v>7</v>
+      </c>
+      <c r="AS51" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="52" spans="1:45">
+      <c r="A52" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" t="s">
+        <v>72</v>
+      </c>
+      <c r="D52" t="s">
+        <v>79</v>
+      </c>
+      <c r="E52" t="s">
+        <v>130</v>
+      </c>
+      <c r="F52" t="s">
+        <v>130</v>
+      </c>
+      <c r="G52" t="s">
+        <v>206</v>
+      </c>
+      <c r="H52" t="s">
+        <v>290</v>
+      </c>
+      <c r="I52">
+        <v>0</v>
+      </c>
+      <c r="J52">
+        <v>0</v>
+      </c>
+      <c r="K52" t="s">
+        <v>319</v>
+      </c>
+      <c r="L52" t="s">
+        <v>290</v>
+      </c>
+      <c r="M52">
+        <v>0.6002</v>
+      </c>
+      <c r="N52" t="s">
+        <v>321</v>
+      </c>
+      <c r="O52">
+        <v>0.75</v>
+      </c>
+      <c r="P52" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>398</v>
+      </c>
+      <c r="R52" t="s">
+        <v>328</v>
+      </c>
+      <c r="S52" t="s">
+        <v>432</v>
+      </c>
+      <c r="T52" t="s">
+        <v>485</v>
+      </c>
+      <c r="U52" t="s">
+        <v>561</v>
+      </c>
+      <c r="V52" t="s">
+        <v>586</v>
+      </c>
+      <c r="W52" t="s">
+        <v>589</v>
+      </c>
+      <c r="X52" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>666</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA52">
+        <v>0.3998</v>
+      </c>
+      <c r="AB52">
+        <v>0.6002</v>
+      </c>
+      <c r="AC52">
+        <v>1.85</v>
+      </c>
+      <c r="AD52">
+        <v>1.905</v>
+      </c>
+      <c r="AE52">
+        <v>1.85</v>
+      </c>
+      <c r="AF52">
+        <v>1.905</v>
+      </c>
+      <c r="AG52">
+        <v>0.75</v>
+      </c>
+      <c r="AH52">
+        <v>0.75</v>
+      </c>
+      <c r="AI52">
+        <v>20</v>
+      </c>
+      <c r="AJ52" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK52">
+        <v>20</v>
+      </c>
+      <c r="AL52">
+        <v>0.75</v>
+      </c>
+      <c r="AM52" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN52" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO52">
         <v>6</v>
       </c>
-      <c r="J50">
-[...2 lines deleted...]
-      <c r="K50" t="s">
+      <c r="AP52" t="s">
+        <v>749</v>
+      </c>
+      <c r="AQ52" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR52">
+        <v>7</v>
+      </c>
+      <c r="AS52" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="53" spans="1:45">
+      <c r="A53" t="s">
+        <v>45</v>
+      </c>
+      <c r="B53" t="s">
+        <v>69</v>
+      </c>
+      <c r="C53" t="s">
+        <v>72</v>
+      </c>
+      <c r="D53" t="s">
+        <v>73</v>
+      </c>
+      <c r="E53" t="s">
+        <v>131</v>
+      </c>
+      <c r="F53" t="s">
+        <v>131</v>
+      </c>
+      <c r="G53" t="s">
+        <v>207</v>
+      </c>
+      <c r="H53" t="s">
+        <v>291</v>
+      </c>
+      <c r="I53">
+        <v>-1.25</v>
+      </c>
+      <c r="J53">
+        <v>-1.25</v>
+      </c>
+      <c r="K53" t="s">
+        <v>320</v>
+      </c>
+      <c r="L53" t="s">
+        <v>207</v>
+      </c>
+      <c r="M53">
+        <v>0.5121</v>
+      </c>
+      <c r="N53" t="s">
+        <v>321</v>
+      </c>
+      <c r="O53">
+        <v>0.8182</v>
+      </c>
+      <c r="P53" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>399</v>
+      </c>
+      <c r="R53" t="s">
+        <v>343</v>
+      </c>
+      <c r="S53" t="s">
+        <v>434</v>
+      </c>
+      <c r="T53" t="s">
+        <v>486</v>
+      </c>
+      <c r="U53" t="s">
+        <v>562</v>
+      </c>
+      <c r="V53" t="s">
+        <v>586</v>
+      </c>
+      <c r="W53" t="s">
+        <v>601</v>
+      </c>
+      <c r="X53" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>667</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA53">
+        <v>0.5121</v>
+      </c>
+      <c r="AB53">
+        <v>0.4879</v>
+      </c>
+      <c r="AC53">
+        <v>2.01</v>
+      </c>
+      <c r="AD53">
+        <v>1.81</v>
+      </c>
+      <c r="AE53">
+        <v>2.01</v>
+      </c>
+      <c r="AF53">
+        <v>1.81</v>
+      </c>
+      <c r="AG53">
+        <v>0.8182</v>
+      </c>
+      <c r="AH53">
+        <v>0.8182</v>
+      </c>
+      <c r="AI53">
+        <v>33</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK53">
+        <v>33</v>
+      </c>
+      <c r="AL53">
+        <v>0.8182</v>
+      </c>
+      <c r="AM53" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN53" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO53">
+        <v>4</v>
+      </c>
+      <c r="AP53" t="s">
+        <v>772</v>
+      </c>
+      <c r="AQ53" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR53">
+        <v>6</v>
+      </c>
+      <c r="AS53" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="54" spans="1:45">
+      <c r="A54" t="s">
+        <v>60</v>
+      </c>
+      <c r="B54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54" t="s">
+        <v>72</v>
+      </c>
+      <c r="D54" t="s">
+        <v>88</v>
+      </c>
+      <c r="E54" t="s">
+        <v>132</v>
+      </c>
+      <c r="F54" t="s">
+        <v>132</v>
+      </c>
+      <c r="G54" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" t="s">
+        <v>292</v>
+      </c>
+      <c r="I54">
+        <v>0</v>
+      </c>
+      <c r="J54">
+        <v>0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>319</v>
+      </c>
+      <c r="L54" t="s">
+        <v>292</v>
+      </c>
+      <c r="M54">
+        <v>0.641</v>
+      </c>
+      <c r="N54" t="s">
+        <v>321</v>
+      </c>
+      <c r="O54">
+        <v>0.7755</v>
+      </c>
+      <c r="P54" t="s">
+        <v>346</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>400</v>
+      </c>
+      <c r="R54" t="s">
+        <v>346</v>
+      </c>
+      <c r="S54" t="s">
+        <v>437</v>
+      </c>
+      <c r="T54" t="s">
+        <v>487</v>
+      </c>
+      <c r="U54" t="s">
+        <v>563</v>
+      </c>
+      <c r="V54" t="s">
+        <v>586</v>
+      </c>
+      <c r="W54" t="s">
+        <v>603</v>
+      </c>
+      <c r="X54" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>668</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA54">
+        <v>0.359</v>
+      </c>
+      <c r="AB54">
+        <v>0.641</v>
+      </c>
+      <c r="AC54">
+        <v>1.96</v>
+      </c>
+      <c r="AD54">
+        <v>1.815</v>
+      </c>
+      <c r="AE54">
+        <v>1.96</v>
+      </c>
+      <c r="AF54">
+        <v>1.815</v>
+      </c>
+      <c r="AG54">
+        <v>0.7755</v>
+      </c>
+      <c r="AH54">
+        <v>0.7755</v>
+      </c>
+      <c r="AI54">
+        <v>49</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK54">
+        <v>49</v>
+      </c>
+      <c r="AL54">
+        <v>0.7755</v>
+      </c>
+      <c r="AM54" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN54" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO54">
+        <v>6</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>759</v>
+      </c>
+      <c r="AQ54" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR54">
+        <v>8</v>
+      </c>
+      <c r="AS54" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="55" spans="1:45">
+      <c r="A55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B55" t="s">
+        <v>68</v>
+      </c>
+      <c r="C55" t="s">
+        <v>72</v>
+      </c>
+      <c r="D55" t="s">
+        <v>89</v>
+      </c>
+      <c r="E55" t="s">
+        <v>133</v>
+      </c>
+      <c r="F55" t="s">
+        <v>133</v>
+      </c>
+      <c r="G55" t="s">
+        <v>209</v>
+      </c>
+      <c r="H55" t="s">
+        <v>293</v>
+      </c>
+      <c r="I55">
+        <v>0</v>
+      </c>
+      <c r="J55">
+        <v>0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>320</v>
+      </c>
+      <c r="L55" t="s">
+        <v>209</v>
+      </c>
+      <c r="M55">
+        <v>0.7101</v>
+      </c>
+      <c r="N55" t="s">
+        <v>321</v>
+      </c>
+      <c r="O55">
+        <v>0.8696</v>
+      </c>
+      <c r="P55" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>401</v>
+      </c>
+      <c r="R55" t="s">
+        <v>347</v>
+      </c>
+      <c r="S55" t="s">
+        <v>436</v>
+      </c>
+      <c r="T55" t="s">
+        <v>209</v>
+      </c>
+      <c r="U55" t="s">
+        <v>293</v>
+      </c>
+      <c r="V55" t="s">
+        <v>586</v>
+      </c>
+      <c r="W55" t="s">
+        <v>600</v>
+      </c>
+      <c r="X55" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>669</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA55">
+        <v>0.7101</v>
+      </c>
+      <c r="AB55">
+        <v>0.2899</v>
+      </c>
+      <c r="AC55">
+        <v>1.82</v>
+      </c>
+      <c r="AD55">
+        <v>1.99</v>
+      </c>
+      <c r="AE55">
+        <v>1.82</v>
+      </c>
+      <c r="AF55">
+        <v>1.99</v>
+      </c>
+      <c r="AG55">
+        <v>0.8696</v>
+      </c>
+      <c r="AH55">
+        <v>0.8696</v>
+      </c>
+      <c r="AI55">
+        <v>23</v>
+      </c>
+      <c r="AJ55" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK55">
+        <v>23</v>
+      </c>
+      <c r="AL55">
+        <v>0.8696</v>
+      </c>
+      <c r="AM55" t="s">
+        <v>721</v>
+      </c>
+      <c r="AN55" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO55">
+        <v>5</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>746</v>
+      </c>
+      <c r="AQ55" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR55">
+        <v>6</v>
+      </c>
+      <c r="AS55" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="56" spans="1:45">
+      <c r="A56" t="s">
+        <v>50</v>
+      </c>
+      <c r="B56" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" t="s">
+        <v>72</v>
+      </c>
+      <c r="D56" t="s">
+        <v>78</v>
+      </c>
+      <c r="E56" t="s">
+        <v>134</v>
+      </c>
+      <c r="F56" t="s">
+        <v>134</v>
+      </c>
+      <c r="G56" t="s">
+        <v>210</v>
+      </c>
+      <c r="H56" t="s">
         <v>294</v>
       </c>
-      <c r="L50">
-[...2 lines deleted...]
-      <c r="M50" t="s">
+      <c r="I56">
+        <v>0</v>
+      </c>
+      <c r="J56">
+        <v>0</v>
+      </c>
+      <c r="K56" t="s">
+        <v>319</v>
+      </c>
+      <c r="L56" t="s">
+        <v>294</v>
+      </c>
+      <c r="M56">
+        <v>0.5764</v>
+      </c>
+      <c r="N56" t="s">
+        <v>321</v>
+      </c>
+      <c r="O56">
+        <v>0.9091</v>
+      </c>
+      <c r="P56" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>402</v>
+      </c>
+      <c r="R56" t="s">
+        <v>327</v>
+      </c>
+      <c r="S56" t="s">
+        <v>432</v>
+      </c>
+      <c r="T56" t="s">
+        <v>488</v>
+      </c>
+      <c r="U56" t="s">
+        <v>564</v>
+      </c>
+      <c r="V56" t="s">
+        <v>586</v>
+      </c>
+      <c r="W56" t="s">
+        <v>604</v>
+      </c>
+      <c r="X56" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>670</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA56">
+        <v>0.4236</v>
+      </c>
+      <c r="AB56">
+        <v>0.5764</v>
+      </c>
+      <c r="AC56">
+        <v>1.91</v>
+      </c>
+      <c r="AD56">
+        <v>1.915</v>
+      </c>
+      <c r="AE56">
+        <v>1.91</v>
+      </c>
+      <c r="AF56">
+        <v>1.915</v>
+      </c>
+      <c r="AG56">
+        <v>0.9091</v>
+      </c>
+      <c r="AH56">
+        <v>0.9091</v>
+      </c>
+      <c r="AI56">
+        <v>22</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK56">
+        <v>22</v>
+      </c>
+      <c r="AL56">
+        <v>0.9091</v>
+      </c>
+      <c r="AM56" t="s">
+        <v>714</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO56">
+        <v>6</v>
+      </c>
+      <c r="AP56" t="s">
+        <v>773</v>
+      </c>
+      <c r="AQ56" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR56">
+        <v>7</v>
+      </c>
+      <c r="AS56" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="57" spans="1:45">
+      <c r="A57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B57" t="s">
+        <v>68</v>
+      </c>
+      <c r="C57" t="s">
+        <v>72</v>
+      </c>
+      <c r="D57" t="s">
+        <v>75</v>
+      </c>
+      <c r="E57" t="s">
+        <v>135</v>
+      </c>
+      <c r="F57" t="s">
+        <v>135</v>
+      </c>
+      <c r="G57" t="s">
+        <v>211</v>
+      </c>
+      <c r="H57" t="s">
+        <v>295</v>
+      </c>
+      <c r="I57">
+        <v>0</v>
+      </c>
+      <c r="J57">
+        <v>0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>319</v>
+      </c>
+      <c r="L57" t="s">
+        <v>295</v>
+      </c>
+      <c r="M57">
+        <v>0.5371</v>
+      </c>
+      <c r="N57" t="s">
+        <v>321</v>
+      </c>
+      <c r="O57">
+        <v>0.7692</v>
+      </c>
+      <c r="P57" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>403</v>
+      </c>
+      <c r="R57" t="s">
+        <v>324</v>
+      </c>
+      <c r="S57" t="s">
+        <v>434</v>
+      </c>
+      <c r="T57" t="s">
+        <v>489</v>
+      </c>
+      <c r="U57" t="s">
+        <v>565</v>
+      </c>
+      <c r="V57" t="s">
+        <v>586</v>
+      </c>
+      <c r="W57" t="s">
+        <v>600</v>
+      </c>
+      <c r="X57" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>671</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA57">
+        <v>0.4629</v>
+      </c>
+      <c r="AB57">
+        <v>0.5371</v>
+      </c>
+      <c r="AC57">
+        <v>2.05</v>
+      </c>
+      <c r="AD57">
+        <v>1.8</v>
+      </c>
+      <c r="AE57">
+        <v>2.05</v>
+      </c>
+      <c r="AF57">
+        <v>1.8</v>
+      </c>
+      <c r="AG57">
+        <v>0.7692</v>
+      </c>
+      <c r="AH57">
+        <v>0.7692</v>
+      </c>
+      <c r="AI57">
+        <v>26</v>
+      </c>
+      <c r="AJ57" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK57">
+        <v>26</v>
+      </c>
+      <c r="AL57">
+        <v>0.7692</v>
+      </c>
+      <c r="AM57" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN57" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO57">
+        <v>4</v>
+      </c>
+      <c r="AP57" t="s">
+        <v>774</v>
+      </c>
+      <c r="AQ57" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR57">
+        <v>8</v>
+      </c>
+      <c r="AS57" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="58" spans="1:45">
+      <c r="A58" t="s">
+        <v>62</v>
+      </c>
+      <c r="B58" t="s">
+        <v>69</v>
+      </c>
+      <c r="C58" t="s">
+        <v>72</v>
+      </c>
+      <c r="D58" t="s">
+        <v>90</v>
+      </c>
+      <c r="E58" t="s">
+        <v>136</v>
+      </c>
+      <c r="F58" t="s">
+        <v>136</v>
+      </c>
+      <c r="G58" t="s">
+        <v>212</v>
+      </c>
+      <c r="H58" t="s">
+        <v>296</v>
+      </c>
+      <c r="I58">
+        <v>-1.25</v>
+      </c>
+      <c r="J58">
+        <v>-1.25</v>
+      </c>
+      <c r="K58" t="s">
+        <v>319</v>
+      </c>
+      <c r="L58" t="s">
+        <v>296</v>
+      </c>
+      <c r="M58">
+        <v>0.5395</v>
+      </c>
+      <c r="N58" t="s">
+        <v>321</v>
+      </c>
+      <c r="O58">
+        <v>0.7619</v>
+      </c>
+      <c r="P58" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>404</v>
+      </c>
+      <c r="R58" t="s">
+        <v>348</v>
+      </c>
+      <c r="S58" t="s">
+        <v>436</v>
+      </c>
+      <c r="T58" t="s">
+        <v>212</v>
+      </c>
+      <c r="U58" t="s">
+        <v>296</v>
+      </c>
+      <c r="V58" t="s">
+        <v>586</v>
+      </c>
+      <c r="W58" t="s">
+        <v>599</v>
+      </c>
+      <c r="X58" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>672</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA58">
+        <v>0.4605</v>
+      </c>
+      <c r="AB58">
+        <v>0.5395</v>
+      </c>
+      <c r="AC58">
+        <v>1.85</v>
+      </c>
+      <c r="AD58">
+        <v>1.975</v>
+      </c>
+      <c r="AE58">
+        <v>1.85</v>
+      </c>
+      <c r="AF58">
+        <v>1.975</v>
+      </c>
+      <c r="AG58">
+        <v>0.7619</v>
+      </c>
+      <c r="AH58">
+        <v>0.7619</v>
+      </c>
+      <c r="AI58">
+        <v>21</v>
+      </c>
+      <c r="AJ58" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK58">
+        <v>21</v>
+      </c>
+      <c r="AL58">
+        <v>0.7619</v>
+      </c>
+      <c r="AM58" t="s">
+        <v>722</v>
+      </c>
+      <c r="AN58" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO58">
+        <v>6</v>
+      </c>
+      <c r="AP58" t="s">
+        <v>775</v>
+      </c>
+      <c r="AQ58" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR58">
+        <v>9</v>
+      </c>
+      <c r="AS58" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="59" spans="1:45">
+      <c r="A59" t="s">
+        <v>63</v>
+      </c>
+      <c r="B59" t="s">
+        <v>68</v>
+      </c>
+      <c r="C59" t="s">
+        <v>72</v>
+      </c>
+      <c r="D59" t="s">
+        <v>91</v>
+      </c>
+      <c r="E59" t="s">
+        <v>137</v>
+      </c>
+      <c r="F59" t="s">
+        <v>137</v>
+      </c>
+      <c r="G59" t="s">
+        <v>213</v>
+      </c>
+      <c r="H59" t="s">
+        <v>235</v>
+      </c>
+      <c r="I59">
+        <v>0</v>
+      </c>
+      <c r="J59">
+        <v>0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>319</v>
+      </c>
+      <c r="L59" t="s">
+        <v>235</v>
+      </c>
+      <c r="M59">
+        <v>0.6388</v>
+      </c>
+      <c r="N59" t="s">
+        <v>321</v>
+      </c>
+      <c r="O59">
+        <v>0.9091</v>
+      </c>
+      <c r="P59" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>405</v>
+      </c>
+      <c r="R59" t="s">
+        <v>349</v>
+      </c>
+      <c r="S59" t="s">
+        <v>438</v>
+      </c>
+      <c r="T59" t="s">
+        <v>213</v>
+      </c>
+      <c r="U59" t="s">
+        <v>235</v>
+      </c>
+      <c r="V59" t="s">
+        <v>586</v>
+      </c>
+      <c r="W59" t="s">
+        <v>605</v>
+      </c>
+      <c r="X59" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>673</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA59">
+        <v>0.3612</v>
+      </c>
+      <c r="AB59">
+        <v>0.6388</v>
+      </c>
+      <c r="AC59">
+        <v>2.23</v>
+      </c>
+      <c r="AD59">
+        <v>1.71</v>
+      </c>
+      <c r="AE59">
+        <v>2.23</v>
+      </c>
+      <c r="AF59">
+        <v>1.71</v>
+      </c>
+      <c r="AG59">
+        <v>0.9091</v>
+      </c>
+      <c r="AH59">
+        <v>0.9091</v>
+      </c>
+      <c r="AI59">
+        <v>11</v>
+      </c>
+      <c r="AJ59" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK59">
+        <v>11</v>
+      </c>
+      <c r="AL59">
+        <v>0.9091</v>
+      </c>
+      <c r="AM59" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN59" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO59">
+        <v>4</v>
+      </c>
+      <c r="AP59" t="s">
+        <v>776</v>
+      </c>
+      <c r="AQ59" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR59">
+        <v>9</v>
+      </c>
+      <c r="AS59" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="60" spans="1:45">
+      <c r="A60" t="s">
+        <v>63</v>
+      </c>
+      <c r="B60" t="s">
+        <v>68</v>
+      </c>
+      <c r="C60" t="s">
+        <v>72</v>
+      </c>
+      <c r="D60" t="s">
+        <v>91</v>
+      </c>
+      <c r="E60" t="s">
+        <v>137</v>
+      </c>
+      <c r="F60" t="s">
+        <v>137</v>
+      </c>
+      <c r="G60" t="s">
+        <v>214</v>
+      </c>
+      <c r="H60" t="s">
+        <v>297</v>
+      </c>
+      <c r="I60">
+        <v>0</v>
+      </c>
+      <c r="J60">
+        <v>0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>319</v>
+      </c>
+      <c r="L60" t="s">
+        <v>297</v>
+      </c>
+      <c r="M60">
+        <v>0.6483</v>
+      </c>
+      <c r="N60" t="s">
+        <v>321</v>
+      </c>
+      <c r="O60">
+        <v>0.9091</v>
+      </c>
+      <c r="P60" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>406</v>
+      </c>
+      <c r="R60" t="s">
+        <v>349</v>
+      </c>
+      <c r="S60" t="s">
+        <v>438</v>
+      </c>
+      <c r="T60" t="s">
+        <v>214</v>
+      </c>
+      <c r="U60" t="s">
+        <v>297</v>
+      </c>
+      <c r="V60" t="s">
+        <v>586</v>
+      </c>
+      <c r="W60" t="s">
+        <v>593</v>
+      </c>
+      <c r="X60" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>674</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA60">
+        <v>0.3517</v>
+      </c>
+      <c r="AB60">
+        <v>0.6483</v>
+      </c>
+      <c r="AC60">
+        <v>2.01</v>
+      </c>
+      <c r="AD60">
+        <v>1.88</v>
+      </c>
+      <c r="AE60">
+        <v>2.01</v>
+      </c>
+      <c r="AF60">
+        <v>1.88</v>
+      </c>
+      <c r="AG60">
+        <v>0.9091</v>
+      </c>
+      <c r="AH60">
+        <v>0.9091</v>
+      </c>
+      <c r="AI60">
+        <v>11</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK60">
+        <v>11</v>
+      </c>
+      <c r="AL60">
+        <v>0.9091</v>
+      </c>
+      <c r="AM60" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN60" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO60">
+        <v>7</v>
+      </c>
+      <c r="AP60" t="s">
+        <v>777</v>
+      </c>
+      <c r="AQ60" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR60">
+        <v>9</v>
+      </c>
+      <c r="AS60" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="61" spans="1:45">
+      <c r="A61" t="s">
+        <v>45</v>
+      </c>
+      <c r="B61" t="s">
+        <v>68</v>
+      </c>
+      <c r="C61" t="s">
+        <v>72</v>
+      </c>
+      <c r="D61" t="s">
+        <v>73</v>
+      </c>
+      <c r="E61" t="s">
+        <v>138</v>
+      </c>
+      <c r="F61" t="s">
+        <v>138</v>
+      </c>
+      <c r="G61" t="s">
+        <v>215</v>
+      </c>
+      <c r="H61" t="s">
+        <v>268</v>
+      </c>
+      <c r="I61">
+        <v>0</v>
+      </c>
+      <c r="J61">
+        <v>0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>319</v>
+      </c>
+      <c r="L61" t="s">
+        <v>268</v>
+      </c>
+      <c r="M61">
+        <v>0.695</v>
+      </c>
+      <c r="N61" t="s">
+        <v>321</v>
+      </c>
+      <c r="O61">
+        <v>0.8421</v>
+      </c>
+      <c r="P61" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>407</v>
+      </c>
+      <c r="R61" t="s">
+        <v>322</v>
+      </c>
+      <c r="S61" t="s">
+        <v>432</v>
+      </c>
+      <c r="T61" t="s">
+        <v>490</v>
+      </c>
+      <c r="U61" t="s">
+        <v>541</v>
+      </c>
+      <c r="V61" t="s">
+        <v>586</v>
+      </c>
+      <c r="W61" t="s">
+        <v>596</v>
+      </c>
+      <c r="X61" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>675</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA61">
+        <v>0.305</v>
+      </c>
+      <c r="AB61">
+        <v>0.695</v>
+      </c>
+      <c r="AC61">
+        <v>1.67</v>
+      </c>
+      <c r="AD61">
+        <v>2.165</v>
+      </c>
+      <c r="AE61">
+        <v>1.67</v>
+      </c>
+      <c r="AF61">
+        <v>2.165</v>
+      </c>
+      <c r="AG61">
+        <v>0.8421</v>
+      </c>
+      <c r="AH61">
+        <v>0.8421</v>
+      </c>
+      <c r="AI61">
+        <v>38</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK61">
+        <v>38</v>
+      </c>
+      <c r="AL61">
+        <v>0.8421</v>
+      </c>
+      <c r="AM61" t="s">
+        <v>709</v>
+      </c>
+      <c r="AN61" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO61">
+        <v>4</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>747</v>
+      </c>
+      <c r="AQ61" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR61">
+        <v>7</v>
+      </c>
+      <c r="AS61" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="62" spans="1:45">
+      <c r="A62" t="s">
+        <v>47</v>
+      </c>
+      <c r="B62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C62" t="s">
+        <v>72</v>
+      </c>
+      <c r="D62" t="s">
+        <v>75</v>
+      </c>
+      <c r="E62" t="s">
+        <v>138</v>
+      </c>
+      <c r="F62" t="s">
+        <v>138</v>
+      </c>
+      <c r="G62" t="s">
+        <v>216</v>
+      </c>
+      <c r="H62" t="s">
+        <v>298</v>
+      </c>
+      <c r="I62">
+        <v>0</v>
+      </c>
+      <c r="J62">
+        <v>0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>319</v>
+      </c>
+      <c r="L62" t="s">
+        <v>298</v>
+      </c>
+      <c r="M62">
+        <v>0.5611</v>
+      </c>
+      <c r="N62" t="s">
+        <v>321</v>
+      </c>
+      <c r="O62">
+        <v>0.7692</v>
+      </c>
+      <c r="P62" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>408</v>
+      </c>
+      <c r="R62" t="s">
+        <v>324</v>
+      </c>
+      <c r="S62" t="s">
+        <v>434</v>
+      </c>
+      <c r="T62" t="s">
+        <v>491</v>
+      </c>
+      <c r="U62" t="s">
+        <v>566</v>
+      </c>
+      <c r="V62" t="s">
+        <v>586</v>
+      </c>
+      <c r="W62" t="s">
+        <v>591</v>
+      </c>
+      <c r="X62" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>676</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA62">
+        <v>0.4389</v>
+      </c>
+      <c r="AB62">
+        <v>0.5611</v>
+      </c>
+      <c r="AC62">
+        <v>2.16</v>
+      </c>
+      <c r="AD62">
+        <v>1.67</v>
+      </c>
+      <c r="AE62">
+        <v>2.16</v>
+      </c>
+      <c r="AF62">
+        <v>1.67</v>
+      </c>
+      <c r="AG62">
+        <v>0.7692</v>
+      </c>
+      <c r="AH62">
+        <v>0.7692</v>
+      </c>
+      <c r="AI62">
+        <v>26</v>
+      </c>
+      <c r="AJ62" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK62">
+        <v>26</v>
+      </c>
+      <c r="AL62">
+        <v>0.7692</v>
+      </c>
+      <c r="AM62" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN62" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO62">
+        <v>5</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>778</v>
+      </c>
+      <c r="AQ62" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR62">
+        <v>8</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="63" spans="1:45">
+      <c r="A63" t="s">
+        <v>47</v>
+      </c>
+      <c r="B63" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63" t="s">
+        <v>72</v>
+      </c>
+      <c r="D63" t="s">
+        <v>75</v>
+      </c>
+      <c r="E63" t="s">
+        <v>138</v>
+      </c>
+      <c r="F63" t="s">
+        <v>138</v>
+      </c>
+      <c r="G63" t="s">
+        <v>217</v>
+      </c>
+      <c r="H63" t="s">
+        <v>159</v>
+      </c>
+      <c r="I63">
+        <v>0</v>
+      </c>
+      <c r="J63">
+        <v>0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>319</v>
+      </c>
+      <c r="L63" t="s">
+        <v>159</v>
+      </c>
+      <c r="M63">
+        <v>0.5601</v>
+      </c>
+      <c r="N63" t="s">
+        <v>321</v>
+      </c>
+      <c r="O63">
+        <v>0.7692</v>
+      </c>
+      <c r="P63" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>409</v>
+      </c>
+      <c r="R63" t="s">
+        <v>324</v>
+      </c>
+      <c r="S63" t="s">
+        <v>434</v>
+      </c>
+      <c r="T63" t="s">
+        <v>492</v>
+      </c>
+      <c r="U63" t="s">
+        <v>441</v>
+      </c>
+      <c r="V63" t="s">
+        <v>586</v>
+      </c>
+      <c r="W63" t="s">
+        <v>596</v>
+      </c>
+      <c r="X63" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>677</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA63">
+        <v>0.4399</v>
+      </c>
+      <c r="AB63">
+        <v>0.5601</v>
+      </c>
+      <c r="AC63">
+        <v>1.8</v>
+      </c>
+      <c r="AD63">
+        <v>1.99</v>
+      </c>
+      <c r="AE63">
+        <v>1.8</v>
+      </c>
+      <c r="AF63">
+        <v>1.99</v>
+      </c>
+      <c r="AG63">
+        <v>0.7692</v>
+      </c>
+      <c r="AH63">
+        <v>0.7692</v>
+      </c>
+      <c r="AI63">
+        <v>26</v>
+      </c>
+      <c r="AJ63" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK63">
+        <v>26</v>
+      </c>
+      <c r="AL63">
+        <v>0.7692</v>
+      </c>
+      <c r="AM63" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN63" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO63">
+        <v>7</v>
+      </c>
+      <c r="AP63" t="s">
+        <v>779</v>
+      </c>
+      <c r="AQ63" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR63">
+        <v>8</v>
+      </c>
+      <c r="AS63" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="64" spans="1:45">
+      <c r="A64" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" t="s">
+        <v>71</v>
+      </c>
+      <c r="C64" t="s">
+        <v>72</v>
+      </c>
+      <c r="D64" t="s">
+        <v>83</v>
+      </c>
+      <c r="E64" t="s">
+        <v>138</v>
+      </c>
+      <c r="F64" t="s">
+        <v>138</v>
+      </c>
+      <c r="G64" t="s">
+        <v>218</v>
+      </c>
+      <c r="H64" t="s">
+        <v>176</v>
+      </c>
+      <c r="I64">
+        <v>-0.5</v>
+      </c>
+      <c r="J64">
+        <v>-0.5</v>
+      </c>
+      <c r="K64" t="s">
+        <v>319</v>
+      </c>
+      <c r="L64" t="s">
+        <v>176</v>
+      </c>
+      <c r="M64">
+        <v>0.5437</v>
+      </c>
+      <c r="N64" t="s">
+        <v>321</v>
+      </c>
+      <c r="O64">
+        <v>0.7917</v>
+      </c>
+      <c r="P64" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>410</v>
+      </c>
+      <c r="R64" t="s">
+        <v>335</v>
+      </c>
+      <c r="S64" t="s">
+        <v>434</v>
+      </c>
+      <c r="T64" t="s">
+        <v>453</v>
+      </c>
+      <c r="U64" t="s">
+        <v>457</v>
+      </c>
+      <c r="V64" t="s">
+        <v>586</v>
+      </c>
+      <c r="W64" t="s">
+        <v>606</v>
+      </c>
+      <c r="X64" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>678</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA64">
+        <v>0.4563</v>
+      </c>
+      <c r="AB64">
+        <v>0.5437</v>
+      </c>
+      <c r="AC64">
+        <v>1.84</v>
+      </c>
+      <c r="AD64">
+        <v>2.015</v>
+      </c>
+      <c r="AE64">
+        <v>1.84</v>
+      </c>
+      <c r="AF64">
+        <v>2.015</v>
+      </c>
+      <c r="AG64">
+        <v>0.7917</v>
+      </c>
+      <c r="AH64">
+        <v>0.7917</v>
+      </c>
+      <c r="AI64">
+        <v>24</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK64">
+        <v>24</v>
+      </c>
+      <c r="AL64">
+        <v>0.7917</v>
+      </c>
+      <c r="AM64" t="s">
+        <v>719</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO64">
+        <v>4</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>780</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR64">
+        <v>8</v>
+      </c>
+      <c r="AS64" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="65" spans="1:45">
+      <c r="A65" t="s">
+        <v>55</v>
+      </c>
+      <c r="B65" t="s">
+        <v>71</v>
+      </c>
+      <c r="C65" t="s">
+        <v>72</v>
+      </c>
+      <c r="D65" t="s">
+        <v>83</v>
+      </c>
+      <c r="E65" t="s">
+        <v>138</v>
+      </c>
+      <c r="F65" t="s">
+        <v>138</v>
+      </c>
+      <c r="G65" t="s">
+        <v>219</v>
+      </c>
+      <c r="H65" t="s">
+        <v>299</v>
+      </c>
+      <c r="I65">
+        <v>-0.5</v>
+      </c>
+      <c r="J65">
+        <v>-0.5</v>
+      </c>
+      <c r="K65" t="s">
+        <v>319</v>
+      </c>
+      <c r="L65" t="s">
+        <v>299</v>
+      </c>
+      <c r="M65">
+        <v>0.5412</v>
+      </c>
+      <c r="N65" t="s">
+        <v>321</v>
+      </c>
+      <c r="O65">
+        <v>0.7917</v>
+      </c>
+      <c r="P65" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>411</v>
+      </c>
+      <c r="R65" t="s">
+        <v>335</v>
+      </c>
+      <c r="S65" t="s">
+        <v>434</v>
+      </c>
+      <c r="T65" t="s">
+        <v>493</v>
+      </c>
+      <c r="U65" t="s">
+        <v>567</v>
+      </c>
+      <c r="V65" t="s">
+        <v>586</v>
+      </c>
+      <c r="W65" t="s">
+        <v>600</v>
+      </c>
+      <c r="X65" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>679</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA65">
+        <v>0.4588</v>
+      </c>
+      <c r="AB65">
+        <v>0.5412</v>
+      </c>
+      <c r="AC65">
+        <v>1.985</v>
+      </c>
+      <c r="AD65">
+        <v>1.86</v>
+      </c>
+      <c r="AE65">
+        <v>1.985</v>
+      </c>
+      <c r="AF65">
+        <v>1.86</v>
+      </c>
+      <c r="AG65">
+        <v>0.7917</v>
+      </c>
+      <c r="AH65">
+        <v>0.7917</v>
+      </c>
+      <c r="AI65">
+        <v>24</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK65">
+        <v>24</v>
+      </c>
+      <c r="AL65">
+        <v>0.7917</v>
+      </c>
+      <c r="AM65" t="s">
+        <v>719</v>
+      </c>
+      <c r="AN65" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO65">
+        <v>4</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>781</v>
+      </c>
+      <c r="AQ65" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR65">
+        <v>8</v>
+      </c>
+      <c r="AS65" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="66" spans="1:45">
+      <c r="A66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B66" t="s">
+        <v>71</v>
+      </c>
+      <c r="C66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D66" t="s">
+        <v>83</v>
+      </c>
+      <c r="E66" t="s">
+        <v>138</v>
+      </c>
+      <c r="F66" t="s">
+        <v>138</v>
+      </c>
+      <c r="G66" t="s">
+        <v>220</v>
+      </c>
+      <c r="H66" t="s">
+        <v>179</v>
+      </c>
+      <c r="I66">
+        <v>-0.5</v>
+      </c>
+      <c r="J66">
+        <v>-0.5</v>
+      </c>
+      <c r="K66" t="s">
+        <v>320</v>
+      </c>
+      <c r="L66" t="s">
+        <v>220</v>
+      </c>
+      <c r="M66">
+        <v>0.5201</v>
+      </c>
+      <c r="N66" t="s">
+        <v>321</v>
+      </c>
+      <c r="O66">
+        <v>0.7917</v>
+      </c>
+      <c r="P66" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>411</v>
+      </c>
+      <c r="R66" t="s">
+        <v>335</v>
+      </c>
+      <c r="S66" t="s">
+        <v>434</v>
+      </c>
+      <c r="T66" t="s">
+        <v>494</v>
+      </c>
+      <c r="U66" t="s">
+        <v>460</v>
+      </c>
+      <c r="V66" t="s">
+        <v>586</v>
+      </c>
+      <c r="W66" t="s">
+        <v>607</v>
+      </c>
+      <c r="X66" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>680</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA66">
+        <v>0.5201</v>
+      </c>
+      <c r="AB66">
+        <v>0.4799</v>
+      </c>
+      <c r="AC66">
+        <v>1.875</v>
+      </c>
+      <c r="AD66">
+        <v>1.935</v>
+      </c>
+      <c r="AE66">
+        <v>1.875</v>
+      </c>
+      <c r="AF66">
+        <v>1.935</v>
+      </c>
+      <c r="AG66">
+        <v>0.7917</v>
+      </c>
+      <c r="AH66">
+        <v>0.7917</v>
+      </c>
+      <c r="AI66">
+        <v>24</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK66">
+        <v>24</v>
+      </c>
+      <c r="AL66">
+        <v>0.7917</v>
+      </c>
+      <c r="AM66" t="s">
+        <v>719</v>
+      </c>
+      <c r="AN66" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO66">
+        <v>4</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>782</v>
+      </c>
+      <c r="AQ66" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR66">
+        <v>8</v>
+      </c>
+      <c r="AS66" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="67" spans="1:45">
+      <c r="A67" t="s">
+        <v>46</v>
+      </c>
+      <c r="B67" t="s">
+        <v>68</v>
+      </c>
+      <c r="C67" t="s">
+        <v>72</v>
+      </c>
+      <c r="D67" t="s">
+        <v>74</v>
+      </c>
+      <c r="E67" t="s">
+        <v>139</v>
+      </c>
+      <c r="F67" t="s">
+        <v>139</v>
+      </c>
+      <c r="G67" t="s">
+        <v>221</v>
+      </c>
+      <c r="H67" t="s">
+        <v>300</v>
+      </c>
+      <c r="I67">
+        <v>0</v>
+      </c>
+      <c r="J67">
+        <v>0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>319</v>
+      </c>
+      <c r="L67" t="s">
+        <v>300</v>
+      </c>
+      <c r="M67">
+        <v>0.7409</v>
+      </c>
+      <c r="N67" t="s">
+        <v>321</v>
+      </c>
+      <c r="O67">
+        <v>0.7692</v>
+      </c>
+      <c r="P67" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>412</v>
+      </c>
+      <c r="R67" t="s">
+        <v>323</v>
+      </c>
+      <c r="S67" t="s">
+        <v>433</v>
+      </c>
+      <c r="T67" t="s">
+        <v>221</v>
+      </c>
+      <c r="U67" t="s">
+        <v>300</v>
+      </c>
+      <c r="V67" t="s">
+        <v>586</v>
+      </c>
+      <c r="W67" t="s">
+        <v>607</v>
+      </c>
+      <c r="X67" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>681</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA67">
+        <v>0.2591</v>
+      </c>
+      <c r="AB67">
+        <v>0.7409</v>
+      </c>
+      <c r="AC67">
+        <v>2.025</v>
+      </c>
+      <c r="AD67">
+        <v>1.795</v>
+      </c>
+      <c r="AE67">
+        <v>2.025</v>
+      </c>
+      <c r="AF67">
+        <v>1.795</v>
+      </c>
+      <c r="AG67">
+        <v>0.7692</v>
+      </c>
+      <c r="AH67">
+        <v>0.7692</v>
+      </c>
+      <c r="AI67">
+        <v>26</v>
+      </c>
+      <c r="AJ67" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK67">
+        <v>26</v>
+      </c>
+      <c r="AL67">
+        <v>0.7692</v>
+      </c>
+      <c r="AM67" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN67" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO67">
+        <v>2</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>783</v>
+      </c>
+      <c r="AQ67" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR67">
+        <v>5</v>
+      </c>
+      <c r="AS67" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="68" spans="1:45">
+      <c r="A68" t="s">
+        <v>64</v>
+      </c>
+      <c r="B68" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" t="s">
+        <v>72</v>
+      </c>
+      <c r="D68" t="s">
+        <v>92</v>
+      </c>
+      <c r="E68" t="s">
+        <v>139</v>
+      </c>
+      <c r="F68" t="s">
+        <v>139</v>
+      </c>
+      <c r="G68" t="s">
+        <v>222</v>
+      </c>
+      <c r="H68" t="s">
+        <v>301</v>
+      </c>
+      <c r="I68">
+        <v>0</v>
+      </c>
+      <c r="J68">
+        <v>0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>319</v>
+      </c>
+      <c r="L68" t="s">
+        <v>301</v>
+      </c>
+      <c r="M68">
+        <v>0.6444</v>
+      </c>
+      <c r="N68" t="s">
+        <v>321</v>
+      </c>
+      <c r="O68">
+        <v>0.9</v>
+      </c>
+      <c r="P68" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>413</v>
+      </c>
+      <c r="R68" t="s">
+        <v>350</v>
+      </c>
+      <c r="S68" t="s">
+        <v>438</v>
+      </c>
+      <c r="T68" t="s">
+        <v>495</v>
+      </c>
+      <c r="U68" t="s">
+        <v>568</v>
+      </c>
+      <c r="V68" t="s">
+        <v>586</v>
+      </c>
+      <c r="W68" t="s">
+        <v>591</v>
+      </c>
+      <c r="X68" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>682</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA68">
+        <v>0.3556</v>
+      </c>
+      <c r="AB68">
+        <v>0.6444</v>
+      </c>
+      <c r="AC68">
+        <v>1.89</v>
+      </c>
+      <c r="AD68">
+        <v>1.915</v>
+      </c>
+      <c r="AE68">
+        <v>1.89</v>
+      </c>
+      <c r="AF68">
+        <v>1.915</v>
+      </c>
+      <c r="AG68">
+        <v>0.9</v>
+      </c>
+      <c r="AH68">
+        <v>0.9</v>
+      </c>
+      <c r="AI68">
+        <v>10</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK68">
+        <v>10</v>
+      </c>
+      <c r="AL68">
+        <v>0.9</v>
+      </c>
+      <c r="AM68" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN68" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO68">
+        <v>6</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>758</v>
+      </c>
+      <c r="AQ68" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR68">
+        <v>8</v>
+      </c>
+      <c r="AS68" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="69" spans="1:45">
+      <c r="A69" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" t="s">
+        <v>72</v>
+      </c>
+      <c r="D69" t="s">
+        <v>77</v>
+      </c>
+      <c r="E69" t="s">
+        <v>140</v>
+      </c>
+      <c r="F69" t="s">
+        <v>140</v>
+      </c>
+      <c r="G69" t="s">
+        <v>223</v>
+      </c>
+      <c r="H69" t="s">
+        <v>190</v>
+      </c>
+      <c r="I69">
+        <v>0</v>
+      </c>
+      <c r="J69">
+        <v>0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>319</v>
+      </c>
+      <c r="L69" t="s">
+        <v>190</v>
+      </c>
+      <c r="M69">
+        <v>0.6124000000000001</v>
+      </c>
+      <c r="N69" t="s">
+        <v>321</v>
+      </c>
+      <c r="O69">
+        <v>0.75</v>
+      </c>
+      <c r="P69" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>414</v>
+      </c>
+      <c r="R69" t="s">
+        <v>326</v>
+      </c>
+      <c r="S69" t="s">
+        <v>435</v>
+      </c>
+      <c r="T69" t="s">
+        <v>496</v>
+      </c>
+      <c r="U69" t="s">
+        <v>470</v>
+      </c>
+      <c r="V69" t="s">
+        <v>586</v>
+      </c>
+      <c r="W69" t="s">
+        <v>596</v>
+      </c>
+      <c r="X69" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>683</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA69">
+        <v>0.3876</v>
+      </c>
+      <c r="AB69">
+        <v>0.6124000000000001</v>
+      </c>
+      <c r="AC69">
+        <v>1.925</v>
+      </c>
+      <c r="AD69">
+        <v>1.95</v>
+      </c>
+      <c r="AE69">
+        <v>1.925</v>
+      </c>
+      <c r="AF69">
+        <v>1.95</v>
+      </c>
+      <c r="AG69">
+        <v>0.75</v>
+      </c>
+      <c r="AH69">
+        <v>0.75</v>
+      </c>
+      <c r="AI69">
+        <v>40</v>
+      </c>
+      <c r="AJ69" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK69">
+        <v>40</v>
+      </c>
+      <c r="AL69">
+        <v>0.75</v>
+      </c>
+      <c r="AM69" t="s">
+        <v>713</v>
+      </c>
+      <c r="AN69" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO69">
+        <v>6</v>
+      </c>
+      <c r="AP69" t="s">
+        <v>784</v>
+      </c>
+      <c r="AQ69" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR69">
+        <v>8</v>
+      </c>
+      <c r="AS69" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="70" spans="1:45">
+      <c r="A70" t="s">
+        <v>46</v>
+      </c>
+      <c r="B70" t="s">
+        <v>68</v>
+      </c>
+      <c r="C70" t="s">
+        <v>72</v>
+      </c>
+      <c r="D70" t="s">
+        <v>74</v>
+      </c>
+      <c r="E70" t="s">
+        <v>141</v>
+      </c>
+      <c r="F70" t="s">
+        <v>141</v>
+      </c>
+      <c r="G70" t="s">
+        <v>224</v>
+      </c>
+      <c r="H70" t="s">
+        <v>302</v>
+      </c>
+      <c r="I70">
+        <v>0</v>
+      </c>
+      <c r="J70">
+        <v>0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>319</v>
+      </c>
+      <c r="L70" t="s">
+        <v>302</v>
+      </c>
+      <c r="M70">
+        <v>0.6553</v>
+      </c>
+      <c r="N70" t="s">
+        <v>321</v>
+      </c>
+      <c r="O70">
+        <v>0.7692</v>
+      </c>
+      <c r="P70" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>415</v>
+      </c>
+      <c r="R70" t="s">
+        <v>323</v>
+      </c>
+      <c r="S70" t="s">
+        <v>433</v>
+      </c>
+      <c r="T70" t="s">
+        <v>497</v>
+      </c>
+      <c r="U70" t="s">
+        <v>569</v>
+      </c>
+      <c r="V70" t="s">
+        <v>586</v>
+      </c>
+      <c r="W70" t="s">
+        <v>608</v>
+      </c>
+      <c r="X70" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>684</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA70">
+        <v>0.3447</v>
+      </c>
+      <c r="AB70">
+        <v>0.6553</v>
+      </c>
+      <c r="AC70">
+        <v>1.95</v>
+      </c>
+      <c r="AD70">
+        <v>1.81</v>
+      </c>
+      <c r="AE70">
+        <v>1.95</v>
+      </c>
+      <c r="AF70">
+        <v>1.81</v>
+      </c>
+      <c r="AG70">
+        <v>0.7692</v>
+      </c>
+      <c r="AH70">
+        <v>0.7692</v>
+      </c>
+      <c r="AI70">
+        <v>26</v>
+      </c>
+      <c r="AJ70" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK70">
+        <v>26</v>
+      </c>
+      <c r="AL70">
+        <v>0.7692</v>
+      </c>
+      <c r="AM70" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN70" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO70">
+        <v>4</v>
+      </c>
+      <c r="AP70" t="s">
+        <v>785</v>
+      </c>
+      <c r="AQ70" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR70">
+        <v>5</v>
+      </c>
+      <c r="AS70" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="71" spans="1:45">
+      <c r="A71" t="s">
+        <v>65</v>
+      </c>
+      <c r="B71" t="s">
+        <v>69</v>
+      </c>
+      <c r="C71" t="s">
+        <v>72</v>
+      </c>
+      <c r="D71" t="s">
+        <v>93</v>
+      </c>
+      <c r="E71" t="s">
+        <v>142</v>
+      </c>
+      <c r="F71" t="s">
+        <v>142</v>
+      </c>
+      <c r="G71" t="s">
+        <v>225</v>
+      </c>
+      <c r="H71" t="s">
+        <v>303</v>
+      </c>
+      <c r="I71">
+        <v>-1.5</v>
+      </c>
+      <c r="J71">
+        <v>-1.5</v>
+      </c>
+      <c r="K71" t="s">
+        <v>319</v>
+      </c>
+      <c r="L71" t="s">
+        <v>303</v>
+      </c>
+      <c r="M71">
+        <v>0.5861</v>
+      </c>
+      <c r="N71" t="s">
+        <v>321</v>
+      </c>
+      <c r="O71">
+        <v>0.8065</v>
+      </c>
+      <c r="P71" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>416</v>
+      </c>
+      <c r="R71" t="s">
+        <v>351</v>
+      </c>
+      <c r="S71" t="s">
+        <v>434</v>
+      </c>
+      <c r="T71" t="s">
+        <v>498</v>
+      </c>
+      <c r="U71" t="s">
+        <v>570</v>
+      </c>
+      <c r="V71" t="s">
+        <v>586</v>
+      </c>
+      <c r="W71" t="s">
+        <v>590</v>
+      </c>
+      <c r="X71" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>685</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA71">
+        <v>0.4139</v>
+      </c>
+      <c r="AB71">
+        <v>0.5861</v>
+      </c>
+      <c r="AC71">
+        <v>1.885</v>
+      </c>
+      <c r="AD71">
+        <v>1.91</v>
+      </c>
+      <c r="AE71">
+        <v>1.885</v>
+      </c>
+      <c r="AF71">
+        <v>1.91</v>
+      </c>
+      <c r="AG71">
+        <v>0.8065</v>
+      </c>
+      <c r="AH71">
+        <v>0.8065</v>
+      </c>
+      <c r="AI71">
+        <v>31</v>
+      </c>
+      <c r="AJ71" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK71">
+        <v>31</v>
+      </c>
+      <c r="AL71">
+        <v>0.8065</v>
+      </c>
+      <c r="AM71" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN71" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO71">
+        <v>10</v>
+      </c>
+      <c r="AP71" t="s">
+        <v>786</v>
+      </c>
+      <c r="AQ71" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR71">
+        <v>10</v>
+      </c>
+      <c r="AS71" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="72" spans="1:45">
+      <c r="A72" t="s">
+        <v>47</v>
+      </c>
+      <c r="B72" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" t="s">
+        <v>72</v>
+      </c>
+      <c r="D72" t="s">
+        <v>75</v>
+      </c>
+      <c r="E72" t="s">
+        <v>99</v>
+      </c>
+      <c r="F72" t="s">
+        <v>99</v>
+      </c>
+      <c r="G72" t="s">
+        <v>226</v>
+      </c>
+      <c r="H72" t="s">
+        <v>245</v>
+      </c>
+      <c r="I72">
+        <v>0</v>
+      </c>
+      <c r="J72">
+        <v>0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>319</v>
+      </c>
+      <c r="L72" t="s">
+        <v>245</v>
+      </c>
+      <c r="M72">
+        <v>0.5289</v>
+      </c>
+      <c r="N72" t="s">
+        <v>321</v>
+      </c>
+      <c r="O72">
+        <v>0.7692</v>
+      </c>
+      <c r="P72" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>417</v>
+      </c>
+      <c r="R72" t="s">
+        <v>324</v>
+      </c>
+      <c r="S72" t="s">
+        <v>434</v>
+      </c>
+      <c r="T72" t="s">
+        <v>499</v>
+      </c>
+      <c r="U72" t="s">
+        <v>519</v>
+      </c>
+      <c r="V72" t="s">
+        <v>586</v>
+      </c>
+      <c r="W72" t="s">
+        <v>591</v>
+      </c>
+      <c r="X72" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>686</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA72">
+        <v>0.4711</v>
+      </c>
+      <c r="AB72">
+        <v>0.5289</v>
+      </c>
+      <c r="AC72">
+        <v>1.92</v>
+      </c>
+      <c r="AD72">
+        <v>1.87</v>
+      </c>
+      <c r="AE72">
+        <v>1.92</v>
+      </c>
+      <c r="AF72">
+        <v>1.87</v>
+      </c>
+      <c r="AG72">
+        <v>0.7692</v>
+      </c>
+      <c r="AH72">
+        <v>0.7692</v>
+      </c>
+      <c r="AI72">
+        <v>26</v>
+      </c>
+      <c r="AJ72" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK72">
+        <v>26</v>
+      </c>
+      <c r="AL72">
+        <v>0.7692</v>
+      </c>
+      <c r="AM72" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN72" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO72">
+        <v>7</v>
+      </c>
+      <c r="AP72" t="s">
+        <v>787</v>
+      </c>
+      <c r="AQ72" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR72">
+        <v>8</v>
+      </c>
+      <c r="AS72" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="73" spans="1:45">
+      <c r="A73" t="s">
+        <v>45</v>
+      </c>
+      <c r="B73" t="s">
+        <v>69</v>
+      </c>
+      <c r="C73" t="s">
+        <v>72</v>
+      </c>
+      <c r="D73" t="s">
+        <v>73</v>
+      </c>
+      <c r="E73" t="s">
+        <v>143</v>
+      </c>
+      <c r="F73" t="s">
+        <v>143</v>
+      </c>
+      <c r="G73" t="s">
+        <v>227</v>
+      </c>
+      <c r="H73" t="s">
+        <v>157</v>
+      </c>
+      <c r="I73">
+        <v>-1.25</v>
+      </c>
+      <c r="J73">
+        <v>-1.25</v>
+      </c>
+      <c r="K73" t="s">
+        <v>319</v>
+      </c>
+      <c r="L73" t="s">
+        <v>157</v>
+      </c>
+      <c r="M73">
+        <v>0.5178</v>
+      </c>
+      <c r="N73" t="s">
+        <v>321</v>
+      </c>
+      <c r="O73">
+        <v>0.8182</v>
+      </c>
+      <c r="P73" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>418</v>
+      </c>
+      <c r="R73" t="s">
+        <v>343</v>
+      </c>
+      <c r="S73" t="s">
+        <v>434</v>
+      </c>
+      <c r="T73" t="s">
+        <v>500</v>
+      </c>
+      <c r="U73" t="s">
+        <v>439</v>
+      </c>
+      <c r="V73" t="s">
+        <v>586</v>
+      </c>
+      <c r="W73" t="s">
+        <v>588</v>
+      </c>
+      <c r="X73" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>687</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA73">
+        <v>0.4822</v>
+      </c>
+      <c r="AB73">
+        <v>0.5178</v>
+      </c>
+      <c r="AC73">
+        <v>1.865</v>
+      </c>
+      <c r="AD73">
+        <v>1.99</v>
+      </c>
+      <c r="AE73">
+        <v>1.865</v>
+      </c>
+      <c r="AF73">
+        <v>1.99</v>
+      </c>
+      <c r="AG73">
+        <v>0.8182</v>
+      </c>
+      <c r="AH73">
+        <v>0.8182</v>
+      </c>
+      <c r="AI73">
+        <v>33</v>
+      </c>
+      <c r="AJ73" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK73">
+        <v>33</v>
+      </c>
+      <c r="AL73">
+        <v>0.8182</v>
+      </c>
+      <c r="AM73" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN73" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO73">
+        <v>4</v>
+      </c>
+      <c r="AP73" t="s">
+        <v>788</v>
+      </c>
+      <c r="AQ73" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR73">
+        <v>7</v>
+      </c>
+      <c r="AS73" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="74" spans="1:45">
+      <c r="A74" t="s">
+        <v>46</v>
+      </c>
+      <c r="B74" t="s">
+        <v>68</v>
+      </c>
+      <c r="C74" t="s">
+        <v>72</v>
+      </c>
+      <c r="D74" t="s">
+        <v>74</v>
+      </c>
+      <c r="E74" t="s">
+        <v>144</v>
+      </c>
+      <c r="F74" t="s">
+        <v>144</v>
+      </c>
+      <c r="G74" t="s">
+        <v>228</v>
+      </c>
+      <c r="H74" t="s">
+        <v>304</v>
+      </c>
+      <c r="I74">
+        <v>0</v>
+      </c>
+      <c r="J74">
+        <v>0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>320</v>
+      </c>
+      <c r="L74" t="s">
+        <v>228</v>
+      </c>
+      <c r="M74">
+        <v>0.5261</v>
+      </c>
+      <c r="N74" t="s">
+        <v>321</v>
+      </c>
+      <c r="O74">
+        <v>0.7692</v>
+      </c>
+      <c r="P74" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>419</v>
+      </c>
+      <c r="R74" t="s">
+        <v>323</v>
+      </c>
+      <c r="S74" t="s">
+        <v>433</v>
+      </c>
+      <c r="T74" t="s">
+        <v>501</v>
+      </c>
+      <c r="U74" t="s">
+        <v>571</v>
+      </c>
+      <c r="V74" t="s">
+        <v>586</v>
+      </c>
+      <c r="W74" t="s">
+        <v>609</v>
+      </c>
+      <c r="X74" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>688</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA74">
+        <v>0.5261</v>
+      </c>
+      <c r="AB74">
+        <v>0.4739</v>
+      </c>
+      <c r="AC74">
+        <v>1.68</v>
+      </c>
+      <c r="AD74">
+        <v>2.13</v>
+      </c>
+      <c r="AE74">
+        <v>1.68</v>
+      </c>
+      <c r="AF74">
+        <v>2.13</v>
+      </c>
+      <c r="AG74">
+        <v>0.7692</v>
+      </c>
+      <c r="AH74">
+        <v>0.7692</v>
+      </c>
+      <c r="AI74">
+        <v>26</v>
+      </c>
+      <c r="AJ74" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK74">
+        <v>26</v>
+      </c>
+      <c r="AL74">
+        <v>0.7692</v>
+      </c>
+      <c r="AM74" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN74" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO74">
+        <v>2</v>
+      </c>
+      <c r="AP74" t="s">
+        <v>727</v>
+      </c>
+      <c r="AQ74" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR74">
+        <v>5</v>
+      </c>
+      <c r="AS74" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="75" spans="1:45">
+      <c r="A75" t="s">
+        <v>66</v>
+      </c>
+      <c r="B75" t="s">
+        <v>69</v>
+      </c>
+      <c r="C75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D75" t="s">
+        <v>94</v>
+      </c>
+      <c r="E75" t="s">
+        <v>144</v>
+      </c>
+      <c r="F75" t="s">
+        <v>144</v>
+      </c>
+      <c r="G75" t="s">
+        <v>229</v>
+      </c>
+      <c r="H75" t="s">
+        <v>305</v>
+      </c>
+      <c r="I75">
+        <v>-1.25</v>
+      </c>
+      <c r="J75">
+        <v>-1.25</v>
+      </c>
+      <c r="K75" t="s">
+        <v>319</v>
+      </c>
+      <c r="L75" t="s">
+        <v>305</v>
+      </c>
+      <c r="M75">
+        <v>0.5087</v>
+      </c>
+      <c r="N75" t="s">
+        <v>321</v>
+      </c>
+      <c r="O75">
+        <v>0.9286</v>
+      </c>
+      <c r="P75" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>420</v>
+      </c>
+      <c r="R75" t="s">
+        <v>352</v>
+      </c>
+      <c r="S75" t="s">
+        <v>434</v>
+      </c>
+      <c r="T75" t="s">
+        <v>502</v>
+      </c>
+      <c r="U75" t="s">
+        <v>572</v>
+      </c>
+      <c r="V75" t="s">
+        <v>586</v>
+      </c>
+      <c r="W75" t="s">
+        <v>596</v>
+      </c>
+      <c r="X75" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>689</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA75">
+        <v>0.4913</v>
+      </c>
+      <c r="AB75">
+        <v>0.5087</v>
+      </c>
+      <c r="AC75">
+        <v>1.875</v>
+      </c>
+      <c r="AD75">
+        <v>1.9</v>
+      </c>
+      <c r="AE75">
+        <v>1.875</v>
+      </c>
+      <c r="AF75">
+        <v>1.9</v>
+      </c>
+      <c r="AG75">
+        <v>0.9286</v>
+      </c>
+      <c r="AH75">
+        <v>0.9286</v>
+      </c>
+      <c r="AI75">
+        <v>28</v>
+      </c>
+      <c r="AJ75" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK75">
+        <v>28</v>
+      </c>
+      <c r="AL75">
+        <v>0.9286</v>
+      </c>
+      <c r="AM75" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN75" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO75">
+        <v>6</v>
+      </c>
+      <c r="AP75" t="s">
+        <v>789</v>
+      </c>
+      <c r="AQ75" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR75">
+        <v>7</v>
+      </c>
+      <c r="AS75" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="76" spans="1:45">
+      <c r="A76" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" t="s">
+        <v>68</v>
+      </c>
+      <c r="C76" t="s">
+        <v>72</v>
+      </c>
+      <c r="D76" t="s">
+        <v>79</v>
+      </c>
+      <c r="E76" t="s">
+        <v>145</v>
+      </c>
+      <c r="F76" t="s">
+        <v>145</v>
+      </c>
+      <c r="G76" t="s">
+        <v>230</v>
+      </c>
+      <c r="H76" t="s">
+        <v>306</v>
+      </c>
+      <c r="I76">
+        <v>0</v>
+      </c>
+      <c r="J76">
+        <v>0</v>
+      </c>
+      <c r="K76" t="s">
+        <v>319</v>
+      </c>
+      <c r="L76" t="s">
+        <v>306</v>
+      </c>
+      <c r="M76">
+        <v>0.6218</v>
+      </c>
+      <c r="N76" t="s">
+        <v>321</v>
+      </c>
+      <c r="O76">
+        <v>0.75</v>
+      </c>
+      <c r="P76" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>419</v>
+      </c>
+      <c r="R76" t="s">
+        <v>328</v>
+      </c>
+      <c r="S76" t="s">
+        <v>432</v>
+      </c>
+      <c r="T76" t="s">
+        <v>503</v>
+      </c>
+      <c r="U76" t="s">
+        <v>573</v>
+      </c>
+      <c r="V76" t="s">
+        <v>586</v>
+      </c>
+      <c r="W76" t="s">
+        <v>591</v>
+      </c>
+      <c r="X76" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>690</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA76">
+        <v>0.3782</v>
+      </c>
+      <c r="AB76">
+        <v>0.6218</v>
+      </c>
+      <c r="AC76">
+        <v>2.1</v>
+      </c>
+      <c r="AD76">
+        <v>1.74</v>
+      </c>
+      <c r="AE76">
+        <v>2.1</v>
+      </c>
+      <c r="AF76">
+        <v>1.74</v>
+      </c>
+      <c r="AG76">
+        <v>0.75</v>
+      </c>
+      <c r="AH76">
+        <v>0.75</v>
+      </c>
+      <c r="AI76">
+        <v>20</v>
+      </c>
+      <c r="AJ76" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK76">
+        <v>20</v>
+      </c>
+      <c r="AL76">
+        <v>0.75</v>
+      </c>
+      <c r="AM76" t="s">
+        <v>715</v>
+      </c>
+      <c r="AN76" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO76">
+        <v>7</v>
+      </c>
+      <c r="AP76" t="s">
+        <v>733</v>
+      </c>
+      <c r="AQ76" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR76">
+        <v>8</v>
+      </c>
+      <c r="AS76" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="77" spans="1:45">
+      <c r="A77" t="s">
+        <v>45</v>
+      </c>
+      <c r="B77" t="s">
+        <v>69</v>
+      </c>
+      <c r="C77" t="s">
+        <v>72</v>
+      </c>
+      <c r="D77" t="s">
+        <v>73</v>
+      </c>
+      <c r="E77" t="s">
+        <v>146</v>
+      </c>
+      <c r="F77" t="s">
+        <v>146</v>
+      </c>
+      <c r="G77" t="s">
+        <v>231</v>
+      </c>
+      <c r="H77" t="s">
+        <v>195</v>
+      </c>
+      <c r="I77">
+        <v>1.5</v>
+      </c>
+      <c r="J77">
+        <v>1.5</v>
+      </c>
+      <c r="K77" t="s">
+        <v>319</v>
+      </c>
+      <c r="L77" t="s">
+        <v>195</v>
+      </c>
+      <c r="M77">
+        <v>0.7362</v>
+      </c>
+      <c r="N77" t="s">
+        <v>321</v>
+      </c>
+      <c r="O77">
+        <v>0.8182</v>
+      </c>
+      <c r="P77" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>420</v>
+      </c>
+      <c r="R77" t="s">
+        <v>343</v>
+      </c>
+      <c r="S77" t="s">
+        <v>434</v>
+      </c>
+      <c r="T77" t="s">
+        <v>504</v>
+      </c>
+      <c r="U77" t="s">
+        <v>474</v>
+      </c>
+      <c r="V77" t="s">
+        <v>586</v>
+      </c>
+      <c r="W77" t="s">
+        <v>598</v>
+      </c>
+      <c r="X77" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>691</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA77">
+        <v>0.2638</v>
+      </c>
+      <c r="AB77">
+        <v>0.7362</v>
+      </c>
+      <c r="AC77">
+        <v>2.09</v>
+      </c>
+      <c r="AD77">
+        <v>1.76</v>
+      </c>
+      <c r="AE77">
+        <v>2.09</v>
+      </c>
+      <c r="AF77">
+        <v>1.76</v>
+      </c>
+      <c r="AG77">
+        <v>0.8182</v>
+      </c>
+      <c r="AH77">
+        <v>0.8182</v>
+      </c>
+      <c r="AI77">
+        <v>33</v>
+      </c>
+      <c r="AJ77" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK77">
+        <v>33</v>
+      </c>
+      <c r="AL77">
+        <v>0.8182</v>
+      </c>
+      <c r="AM77" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN77" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO77">
+        <v>5</v>
+      </c>
+      <c r="AP77" t="s">
+        <v>790</v>
+      </c>
+      <c r="AQ77" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR77">
+        <v>7</v>
+      </c>
+      <c r="AS77" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="78" spans="1:45">
+      <c r="A78" t="s">
+        <v>54</v>
+      </c>
+      <c r="B78" t="s">
+        <v>68</v>
+      </c>
+      <c r="C78" t="s">
+        <v>72</v>
+      </c>
+      <c r="D78" t="s">
+        <v>82</v>
+      </c>
+      <c r="E78" t="s">
+        <v>147</v>
+      </c>
+      <c r="F78" t="s">
+        <v>147</v>
+      </c>
+      <c r="G78" t="s">
+        <v>232</v>
+      </c>
+      <c r="H78" t="s">
+        <v>256</v>
+      </c>
+      <c r="I78">
+        <v>0</v>
+      </c>
+      <c r="J78">
+        <v>0</v>
+      </c>
+      <c r="K78" t="s">
+        <v>319</v>
+      </c>
+      <c r="L78" t="s">
+        <v>256</v>
+      </c>
+      <c r="M78">
+        <v>0.7497</v>
+      </c>
+      <c r="N78" t="s">
+        <v>321</v>
+      </c>
+      <c r="O78">
+        <v>0.75</v>
+      </c>
+      <c r="P78" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>421</v>
+      </c>
+      <c r="R78" t="s">
+        <v>332</v>
+      </c>
+      <c r="S78" t="s">
+        <v>435</v>
+      </c>
+      <c r="T78" t="s">
+        <v>505</v>
+      </c>
+      <c r="U78" t="s">
+        <v>530</v>
+      </c>
+      <c r="V78" t="s">
+        <v>586</v>
+      </c>
+      <c r="W78" t="s">
+        <v>594</v>
+      </c>
+      <c r="X78" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>692</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA78">
+        <v>0.2503</v>
+      </c>
+      <c r="AB78">
+        <v>0.7497</v>
+      </c>
+      <c r="AC78">
+        <v>2.04</v>
+      </c>
+      <c r="AD78">
+        <v>1.78</v>
+      </c>
+      <c r="AE78">
+        <v>2.04</v>
+      </c>
+      <c r="AF78">
+        <v>1.78</v>
+      </c>
+      <c r="AG78">
+        <v>0.75</v>
+      </c>
+      <c r="AH78">
+        <v>0.75</v>
+      </c>
+      <c r="AI78">
+        <v>24</v>
+      </c>
+      <c r="AJ78" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK78">
+        <v>24</v>
+      </c>
+      <c r="AL78">
+        <v>0.75</v>
+      </c>
+      <c r="AM78" t="s">
+        <v>716</v>
+      </c>
+      <c r="AN78" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO78">
+        <v>4</v>
+      </c>
+      <c r="AP78" t="s">
+        <v>738</v>
+      </c>
+      <c r="AQ78" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR78">
+        <v>10</v>
+      </c>
+      <c r="AS78" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="79" spans="1:45">
+      <c r="A79" t="s">
+        <v>46</v>
+      </c>
+      <c r="B79" t="s">
+        <v>68</v>
+      </c>
+      <c r="C79" t="s">
+        <v>72</v>
+      </c>
+      <c r="D79" t="s">
+        <v>74</v>
+      </c>
+      <c r="E79" t="s">
+        <v>148</v>
+      </c>
+      <c r="F79" t="s">
+        <v>148</v>
+      </c>
+      <c r="G79" t="s">
+        <v>233</v>
+      </c>
+      <c r="H79" t="s">
+        <v>224</v>
+      </c>
+      <c r="I79">
+        <v>0</v>
+      </c>
+      <c r="J79">
+        <v>0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>320</v>
+      </c>
+      <c r="L79" t="s">
+        <v>233</v>
+      </c>
+      <c r="M79">
+        <v>0.5295</v>
+      </c>
+      <c r="N79" t="s">
+        <v>321</v>
+      </c>
+      <c r="O79">
+        <v>0.7692</v>
+      </c>
+      <c r="P79" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>422</v>
+      </c>
+      <c r="R79" t="s">
+        <v>323</v>
+      </c>
+      <c r="S79" t="s">
+        <v>433</v>
+      </c>
+      <c r="T79" t="s">
+        <v>506</v>
+      </c>
+      <c r="U79" t="s">
+        <v>497</v>
+      </c>
+      <c r="V79" t="s">
+        <v>586</v>
+      </c>
+      <c r="W79" t="s">
+        <v>610</v>
+      </c>
+      <c r="X79" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>693</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA79">
+        <v>0.5295</v>
+      </c>
+      <c r="AB79">
+        <v>0.4705</v>
+      </c>
+      <c r="AC79">
+        <v>1.85</v>
+      </c>
+      <c r="AD79">
+        <v>1.94</v>
+      </c>
+      <c r="AE79">
+        <v>1.85</v>
+      </c>
+      <c r="AF79">
+        <v>1.94</v>
+      </c>
+      <c r="AG79">
+        <v>0.7692</v>
+      </c>
+      <c r="AH79">
+        <v>0.7692</v>
+      </c>
+      <c r="AI79">
+        <v>26</v>
+      </c>
+      <c r="AJ79" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK79">
+        <v>26</v>
+      </c>
+      <c r="AL79">
+        <v>0.7692</v>
+      </c>
+      <c r="AM79" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN79" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO79">
+        <v>4</v>
+      </c>
+      <c r="AP79" t="s">
+        <v>785</v>
+      </c>
+      <c r="AQ79" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR79">
+        <v>5</v>
+      </c>
+      <c r="AS79" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="80" spans="1:45">
+      <c r="A80" t="s">
+        <v>46</v>
+      </c>
+      <c r="B80" t="s">
+        <v>68</v>
+      </c>
+      <c r="C80" t="s">
+        <v>72</v>
+      </c>
+      <c r="D80" t="s">
+        <v>74</v>
+      </c>
+      <c r="E80" t="s">
+        <v>148</v>
+      </c>
+      <c r="F80" t="s">
+        <v>148</v>
+      </c>
+      <c r="G80" t="s">
+        <v>234</v>
+      </c>
+      <c r="H80" t="s">
+        <v>307</v>
+      </c>
+      <c r="I80">
+        <v>0</v>
+      </c>
+      <c r="J80">
+        <v>0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>320</v>
+      </c>
+      <c r="L80" t="s">
+        <v>234</v>
+      </c>
+      <c r="M80">
+        <v>0.5582</v>
+      </c>
+      <c r="N80" t="s">
+        <v>321</v>
+      </c>
+      <c r="O80">
+        <v>0.7692</v>
+      </c>
+      <c r="P80" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>422</v>
+      </c>
+      <c r="R80" t="s">
+        <v>323</v>
+      </c>
+      <c r="S80" t="s">
+        <v>433</v>
+      </c>
+      <c r="T80" t="s">
+        <v>507</v>
+      </c>
+      <c r="U80" t="s">
+        <v>574</v>
+      </c>
+      <c r="V80" t="s">
+        <v>586</v>
+      </c>
+      <c r="W80" t="s">
+        <v>598</v>
+      </c>
+      <c r="X80" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>694</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA80">
+        <v>0.5582</v>
+      </c>
+      <c r="AB80">
+        <v>0.4418</v>
+      </c>
+      <c r="AC80">
+        <v>1.68</v>
+      </c>
+      <c r="AD80">
+        <v>2.13</v>
+      </c>
+      <c r="AE80">
+        <v>1.68</v>
+      </c>
+      <c r="AF80">
+        <v>2.13</v>
+      </c>
+      <c r="AG80">
+        <v>0.7692</v>
+      </c>
+      <c r="AH80">
+        <v>0.7692</v>
+      </c>
+      <c r="AI80">
+        <v>26</v>
+      </c>
+      <c r="AJ80" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK80">
+        <v>26</v>
+      </c>
+      <c r="AL80">
+        <v>0.7692</v>
+      </c>
+      <c r="AM80" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN80" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO80">
+        <v>2</v>
+      </c>
+      <c r="AP80" t="s">
+        <v>727</v>
+      </c>
+      <c r="AQ80" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR80">
+        <v>5</v>
+      </c>
+      <c r="AS80" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="81" spans="1:45">
+      <c r="A81" t="s">
+        <v>63</v>
+      </c>
+      <c r="B81" t="s">
+        <v>68</v>
+      </c>
+      <c r="C81" t="s">
+        <v>72</v>
+      </c>
+      <c r="D81" t="s">
+        <v>91</v>
+      </c>
+      <c r="E81" t="s">
+        <v>149</v>
+      </c>
+      <c r="F81" t="s">
+        <v>149</v>
+      </c>
+      <c r="G81" t="s">
+        <v>235</v>
+      </c>
+      <c r="H81" t="s">
         <v>308</v>
       </c>
-      <c r="N50" t="s">
-[...5 lines deleted...]
-      <c r="P50" t="s">
+      <c r="I81">
+        <v>0</v>
+      </c>
+      <c r="J81">
+        <v>0</v>
+      </c>
+      <c r="K81" t="s">
+        <v>319</v>
+      </c>
+      <c r="L81" t="s">
         <v>308</v>
       </c>
-      <c r="Q50" t="s">
-[...30 lines deleted...]
-        <v>1.85</v>
+      <c r="M81">
+        <v>0.5424</v>
+      </c>
+      <c r="N81" t="s">
+        <v>321</v>
+      </c>
+      <c r="O81">
+        <v>0.9091</v>
+      </c>
+      <c r="P81" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>423</v>
+      </c>
+      <c r="R81" t="s">
+        <v>349</v>
+      </c>
+      <c r="S81" t="s">
+        <v>438</v>
+      </c>
+      <c r="T81" t="s">
+        <v>508</v>
+      </c>
+      <c r="U81" t="s">
+        <v>575</v>
+      </c>
+      <c r="V81" t="s">
+        <v>586</v>
+      </c>
+      <c r="W81" t="s">
+        <v>611</v>
+      </c>
+      <c r="X81" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>695</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA81">
+        <v>0.4576</v>
+      </c>
+      <c r="AB81">
+        <v>0.5424</v>
+      </c>
+      <c r="AC81">
+        <v>1.91</v>
+      </c>
+      <c r="AD81">
+        <v>1.98</v>
+      </c>
+      <c r="AE81">
+        <v>1.91</v>
+      </c>
+      <c r="AF81">
+        <v>1.98</v>
+      </c>
+      <c r="AG81">
+        <v>0.9091</v>
+      </c>
+      <c r="AH81">
+        <v>0.9091</v>
+      </c>
+      <c r="AI81">
+        <v>11</v>
+      </c>
+      <c r="AJ81" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK81">
+        <v>11</v>
+      </c>
+      <c r="AL81">
+        <v>0.9091</v>
+      </c>
+      <c r="AM81" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN81" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO81">
+        <v>7</v>
+      </c>
+      <c r="AP81" t="s">
+        <v>791</v>
+      </c>
+      <c r="AQ81" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR81">
+        <v>9</v>
+      </c>
+      <c r="AS81" t="s">
+        <v>818</v>
       </c>
     </row>
-    <row r="51" spans="1:27">
-[...3 lines deleted...]
-      <c r="B51" t="s">
+    <row r="82" spans="1:45">
+      <c r="A82" t="s">
+        <v>47</v>
+      </c>
+      <c r="B82" t="s">
+        <v>68</v>
+      </c>
+      <c r="C82" t="s">
+        <v>72</v>
+      </c>
+      <c r="D82" t="s">
+        <v>75</v>
+      </c>
+      <c r="E82" t="s">
+        <v>98</v>
+      </c>
+      <c r="F82" t="s">
+        <v>98</v>
+      </c>
+      <c r="G82" t="s">
+        <v>160</v>
+      </c>
+      <c r="H82" t="s">
+        <v>309</v>
+      </c>
+      <c r="I82">
+        <v>0</v>
+      </c>
+      <c r="J82">
+        <v>0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>319</v>
+      </c>
+      <c r="L82" t="s">
+        <v>309</v>
+      </c>
+      <c r="M82">
+        <v>0.5517</v>
+      </c>
+      <c r="N82" t="s">
+        <v>321</v>
+      </c>
+      <c r="O82">
+        <v>0.7692</v>
+      </c>
+      <c r="P82" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>424</v>
+      </c>
+      <c r="R82" t="s">
+        <v>324</v>
+      </c>
+      <c r="S82" t="s">
+        <v>434</v>
+      </c>
+      <c r="T82" t="s">
+        <v>442</v>
+      </c>
+      <c r="U82" t="s">
+        <v>576</v>
+      </c>
+      <c r="V82" t="s">
+        <v>586</v>
+      </c>
+      <c r="W82" t="s">
+        <v>590</v>
+      </c>
+      <c r="X82" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>696</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA82">
+        <v>0.4483</v>
+      </c>
+      <c r="AB82">
+        <v>0.5517</v>
+      </c>
+      <c r="AC82">
+        <v>1.9</v>
+      </c>
+      <c r="AD82">
+        <v>1.89</v>
+      </c>
+      <c r="AE82">
+        <v>1.9</v>
+      </c>
+      <c r="AF82">
+        <v>1.89</v>
+      </c>
+      <c r="AG82">
+        <v>0.7692</v>
+      </c>
+      <c r="AH82">
+        <v>0.7692</v>
+      </c>
+      <c r="AI82">
+        <v>26</v>
+      </c>
+      <c r="AJ82" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK82">
+        <v>26</v>
+      </c>
+      <c r="AL82">
+        <v>0.7692</v>
+      </c>
+      <c r="AM82" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN82" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO82">
+        <v>7</v>
+      </c>
+      <c r="AP82" t="s">
+        <v>779</v>
+      </c>
+      <c r="AQ82" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR82">
+        <v>8</v>
+      </c>
+      <c r="AS82" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="83" spans="1:45">
+      <c r="A83" t="s">
+        <v>47</v>
+      </c>
+      <c r="B83" t="s">
+        <v>68</v>
+      </c>
+      <c r="C83" t="s">
+        <v>72</v>
+      </c>
+      <c r="D83" t="s">
+        <v>75</v>
+      </c>
+      <c r="E83" t="s">
+        <v>98</v>
+      </c>
+      <c r="F83" t="s">
+        <v>98</v>
+      </c>
+      <c r="G83" t="s">
+        <v>236</v>
+      </c>
+      <c r="H83" t="s">
+        <v>310</v>
+      </c>
+      <c r="I83">
+        <v>0</v>
+      </c>
+      <c r="J83">
+        <v>0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>319</v>
+      </c>
+      <c r="L83" t="s">
+        <v>310</v>
+      </c>
+      <c r="M83">
+        <v>0.5611</v>
+      </c>
+      <c r="N83" t="s">
+        <v>321</v>
+      </c>
+      <c r="O83">
+        <v>0.7692</v>
+      </c>
+      <c r="P83" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>424</v>
+      </c>
+      <c r="R83" t="s">
+        <v>324</v>
+      </c>
+      <c r="S83" t="s">
+        <v>434</v>
+      </c>
+      <c r="T83" t="s">
+        <v>509</v>
+      </c>
+      <c r="U83" t="s">
+        <v>577</v>
+      </c>
+      <c r="V83" t="s">
+        <v>586</v>
+      </c>
+      <c r="W83" t="s">
+        <v>591</v>
+      </c>
+      <c r="X83" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>697</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA83">
+        <v>0.4389</v>
+      </c>
+      <c r="AB83">
+        <v>0.5611</v>
+      </c>
+      <c r="AC83">
+        <v>2.09</v>
+      </c>
+      <c r="AD83">
+        <v>1.715</v>
+      </c>
+      <c r="AE83">
+        <v>2.09</v>
+      </c>
+      <c r="AF83">
+        <v>1.715</v>
+      </c>
+      <c r="AG83">
+        <v>0.7692</v>
+      </c>
+      <c r="AH83">
+        <v>0.7692</v>
+      </c>
+      <c r="AI83">
+        <v>26</v>
+      </c>
+      <c r="AJ83" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK83">
+        <v>26</v>
+      </c>
+      <c r="AL83">
+        <v>0.7692</v>
+      </c>
+      <c r="AM83" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN83" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO83">
+        <v>4</v>
+      </c>
+      <c r="AP83" t="s">
+        <v>792</v>
+      </c>
+      <c r="AQ83" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR83">
+        <v>7</v>
+      </c>
+      <c r="AS83" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="84" spans="1:45">
+      <c r="A84" t="s">
+        <v>47</v>
+      </c>
+      <c r="B84" t="s">
+        <v>68</v>
+      </c>
+      <c r="C84" t="s">
+        <v>72</v>
+      </c>
+      <c r="D84" t="s">
+        <v>75</v>
+      </c>
+      <c r="E84" t="s">
+        <v>98</v>
+      </c>
+      <c r="F84" t="s">
+        <v>98</v>
+      </c>
+      <c r="G84" t="s">
+        <v>237</v>
+      </c>
+      <c r="H84" t="s">
+        <v>311</v>
+      </c>
+      <c r="I84">
+        <v>0</v>
+      </c>
+      <c r="J84">
+        <v>0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>319</v>
+      </c>
+      <c r="L84" t="s">
+        <v>311</v>
+      </c>
+      <c r="M84">
+        <v>0.587</v>
+      </c>
+      <c r="N84" t="s">
+        <v>321</v>
+      </c>
+      <c r="O84">
+        <v>0.7692</v>
+      </c>
+      <c r="P84" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>425</v>
+      </c>
+      <c r="R84" t="s">
+        <v>324</v>
+      </c>
+      <c r="S84" t="s">
+        <v>434</v>
+      </c>
+      <c r="T84" t="s">
+        <v>510</v>
+      </c>
+      <c r="U84" t="s">
+        <v>578</v>
+      </c>
+      <c r="V84" t="s">
+        <v>586</v>
+      </c>
+      <c r="W84" t="s">
+        <v>594</v>
+      </c>
+      <c r="X84" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>698</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA84">
+        <v>0.413</v>
+      </c>
+      <c r="AB84">
+        <v>0.587</v>
+      </c>
+      <c r="AC84">
+        <v>1.78</v>
+      </c>
+      <c r="AD84">
+        <v>2.01</v>
+      </c>
+      <c r="AE84">
+        <v>1.78</v>
+      </c>
+      <c r="AF84">
+        <v>2.01</v>
+      </c>
+      <c r="AG84">
+        <v>0.7692</v>
+      </c>
+      <c r="AH84">
+        <v>0.7692</v>
+      </c>
+      <c r="AI84">
+        <v>26</v>
+      </c>
+      <c r="AJ84" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK84">
+        <v>26</v>
+      </c>
+      <c r="AL84">
+        <v>0.7692</v>
+      </c>
+      <c r="AM84" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN84" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO84">
+        <v>7</v>
+      </c>
+      <c r="AP84" t="s">
+        <v>779</v>
+      </c>
+      <c r="AQ84" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR84">
+        <v>8</v>
+      </c>
+      <c r="AS84" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="85" spans="1:45">
+      <c r="A85" t="s">
+        <v>65</v>
+      </c>
+      <c r="B85" t="s">
+        <v>69</v>
+      </c>
+      <c r="C85" t="s">
+        <v>72</v>
+      </c>
+      <c r="D85" t="s">
+        <v>93</v>
+      </c>
+      <c r="E85" t="s">
+        <v>150</v>
+      </c>
+      <c r="F85" t="s">
+        <v>150</v>
+      </c>
+      <c r="G85" t="s">
+        <v>238</v>
+      </c>
+      <c r="H85" t="s">
+        <v>312</v>
+      </c>
+      <c r="I85">
+        <v>-1.25</v>
+      </c>
+      <c r="J85">
+        <v>-1.25</v>
+      </c>
+      <c r="K85" t="s">
+        <v>319</v>
+      </c>
+      <c r="L85" t="s">
+        <v>312</v>
+      </c>
+      <c r="M85">
+        <v>0.5558999999999999</v>
+      </c>
+      <c r="N85" t="s">
+        <v>321</v>
+      </c>
+      <c r="O85">
+        <v>0.8065</v>
+      </c>
+      <c r="P85" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>423</v>
+      </c>
+      <c r="R85" t="s">
+        <v>351</v>
+      </c>
+      <c r="S85" t="s">
+        <v>434</v>
+      </c>
+      <c r="T85" t="s">
+        <v>511</v>
+      </c>
+      <c r="U85" t="s">
+        <v>579</v>
+      </c>
+      <c r="V85" t="s">
+        <v>586</v>
+      </c>
+      <c r="W85" t="s">
+        <v>596</v>
+      </c>
+      <c r="X85" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>699</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA85">
+        <v>0.4441</v>
+      </c>
+      <c r="AB85">
+        <v>0.5558999999999999</v>
+      </c>
+      <c r="AC85">
+        <v>2.05</v>
+      </c>
+      <c r="AD85">
+        <v>1.8</v>
+      </c>
+      <c r="AE85">
+        <v>2.05</v>
+      </c>
+      <c r="AF85">
+        <v>1.8</v>
+      </c>
+      <c r="AG85">
+        <v>0.8065</v>
+      </c>
+      <c r="AH85">
+        <v>0.8065</v>
+      </c>
+      <c r="AI85">
+        <v>31</v>
+      </c>
+      <c r="AJ85" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK85">
+        <v>31</v>
+      </c>
+      <c r="AL85">
+        <v>0.8065</v>
+      </c>
+      <c r="AM85" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN85" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO85">
+        <v>6</v>
+      </c>
+      <c r="AP85" t="s">
+        <v>793</v>
+      </c>
+      <c r="AQ85" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR85">
+        <v>9</v>
+      </c>
+      <c r="AS85" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="86" spans="1:45">
+      <c r="A86" t="s">
+        <v>54</v>
+      </c>
+      <c r="B86" t="s">
+        <v>68</v>
+      </c>
+      <c r="C86" t="s">
+        <v>72</v>
+      </c>
+      <c r="D86" t="s">
+        <v>82</v>
+      </c>
+      <c r="E86" t="s">
+        <v>151</v>
+      </c>
+      <c r="F86" t="s">
+        <v>151</v>
+      </c>
+      <c r="G86" t="s">
+        <v>239</v>
+      </c>
+      <c r="H86" t="s">
+        <v>313</v>
+      </c>
+      <c r="I86">
+        <v>0</v>
+      </c>
+      <c r="J86">
+        <v>0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>319</v>
+      </c>
+      <c r="L86" t="s">
+        <v>313</v>
+      </c>
+      <c r="M86">
+        <v>0.6632</v>
+      </c>
+      <c r="N86" t="s">
+        <v>321</v>
+      </c>
+      <c r="O86">
+        <v>0.75</v>
+      </c>
+      <c r="P86" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>426</v>
+      </c>
+      <c r="R86" t="s">
+        <v>332</v>
+      </c>
+      <c r="S86" t="s">
+        <v>435</v>
+      </c>
+      <c r="T86" t="s">
+        <v>512</v>
+      </c>
+      <c r="U86" t="s">
+        <v>580</v>
+      </c>
+      <c r="V86" t="s">
+        <v>586</v>
+      </c>
+      <c r="W86" t="s">
+        <v>596</v>
+      </c>
+      <c r="X86" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>700</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA86">
+        <v>0.3368</v>
+      </c>
+      <c r="AB86">
+        <v>0.6632</v>
+      </c>
+      <c r="AC86">
+        <v>2.14</v>
+      </c>
+      <c r="AD86">
+        <v>1.72</v>
+      </c>
+      <c r="AE86">
+        <v>2.14</v>
+      </c>
+      <c r="AF86">
+        <v>1.72</v>
+      </c>
+      <c r="AG86">
+        <v>0.75</v>
+      </c>
+      <c r="AH86">
+        <v>0.75</v>
+      </c>
+      <c r="AI86">
+        <v>24</v>
+      </c>
+      <c r="AJ86" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK86">
+        <v>24</v>
+      </c>
+      <c r="AL86">
+        <v>0.75</v>
+      </c>
+      <c r="AM86" t="s">
+        <v>716</v>
+      </c>
+      <c r="AN86" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO86">
+        <v>6</v>
+      </c>
+      <c r="AP86" t="s">
+        <v>794</v>
+      </c>
+      <c r="AQ86" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR86">
+        <v>11</v>
+      </c>
+      <c r="AS86" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="87" spans="1:45">
+      <c r="A87" t="s">
+        <v>45</v>
+      </c>
+      <c r="B87" t="s">
+        <v>68</v>
+      </c>
+      <c r="C87" t="s">
+        <v>72</v>
+      </c>
+      <c r="D87" t="s">
+        <v>73</v>
+      </c>
+      <c r="E87" t="s">
+        <v>152</v>
+      </c>
+      <c r="F87" t="s">
+        <v>152</v>
+      </c>
+      <c r="G87" t="s">
+        <v>240</v>
+      </c>
+      <c r="H87" t="s">
+        <v>314</v>
+      </c>
+      <c r="I87">
+        <v>0</v>
+      </c>
+      <c r="J87">
+        <v>0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>319</v>
+      </c>
+      <c r="L87" t="s">
+        <v>314</v>
+      </c>
+      <c r="M87">
+        <v>0.6041</v>
+      </c>
+      <c r="N87" t="s">
+        <v>321</v>
+      </c>
+      <c r="O87">
+        <v>0.8421</v>
+      </c>
+      <c r="P87" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>427</v>
+      </c>
+      <c r="R87" t="s">
+        <v>322</v>
+      </c>
+      <c r="S87" t="s">
+        <v>432</v>
+      </c>
+      <c r="T87" t="s">
+        <v>513</v>
+      </c>
+      <c r="U87" t="s">
+        <v>581</v>
+      </c>
+      <c r="V87" t="s">
+        <v>586</v>
+      </c>
+      <c r="W87" t="s">
+        <v>609</v>
+      </c>
+      <c r="X87" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y87" t="s">
+        <v>701</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA87">
+        <v>0.3959</v>
+      </c>
+      <c r="AB87">
+        <v>0.6041</v>
+      </c>
+      <c r="AC87">
+        <v>2.12</v>
+      </c>
+      <c r="AD87">
+        <v>1.71</v>
+      </c>
+      <c r="AE87">
+        <v>2.12</v>
+      </c>
+      <c r="AF87">
+        <v>1.71</v>
+      </c>
+      <c r="AG87">
+        <v>0.8421</v>
+      </c>
+      <c r="AH87">
+        <v>0.8421</v>
+      </c>
+      <c r="AI87">
         <v>38</v>
       </c>
-      <c r="C51" t="s">
-[...72 lines deleted...]
-        <v>1.89</v>
+      <c r="AJ87" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK87">
+        <v>38</v>
+      </c>
+      <c r="AL87">
+        <v>0.8421</v>
+      </c>
+      <c r="AM87" t="s">
+        <v>709</v>
+      </c>
+      <c r="AN87" t="s">
+        <v>724</v>
+      </c>
+      <c r="AO87">
+        <v>5</v>
+      </c>
+      <c r="AP87" t="s">
+        <v>795</v>
+      </c>
+      <c r="AQ87" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR87">
+        <v>8</v>
+      </c>
+      <c r="AS87" t="s">
+        <v>800</v>
       </c>
     </row>
-    <row r="52" spans="1:27">
-[...36 lines deleted...]
-      <c r="M52" t="s">
+    <row r="88" spans="1:45">
+      <c r="A88" t="s">
+        <v>58</v>
+      </c>
+      <c r="B88" t="s">
+        <v>68</v>
+      </c>
+      <c r="C88" t="s">
+        <v>72</v>
+      </c>
+      <c r="D88" t="s">
+        <v>86</v>
+      </c>
+      <c r="E88" t="s">
+        <v>153</v>
+      </c>
+      <c r="F88" t="s">
+        <v>153</v>
+      </c>
+      <c r="G88" t="s">
+        <v>188</v>
+      </c>
+      <c r="H88" t="s">
+        <v>315</v>
+      </c>
+      <c r="I88">
+        <v>0</v>
+      </c>
+      <c r="J88">
+        <v>0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>319</v>
+      </c>
+      <c r="L88" t="s">
+        <v>315</v>
+      </c>
+      <c r="M88">
+        <v>0.7422</v>
+      </c>
+      <c r="N88" t="s">
+        <v>321</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="P88" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>428</v>
+      </c>
+      <c r="R88" t="s">
+        <v>340</v>
+      </c>
+      <c r="S88" t="s">
+        <v>438</v>
+      </c>
+      <c r="T88" t="s">
+        <v>468</v>
+      </c>
+      <c r="U88" t="s">
+        <v>582</v>
+      </c>
+      <c r="V88" t="s">
+        <v>586</v>
+      </c>
+      <c r="W88" t="s">
+        <v>591</v>
+      </c>
+      <c r="X88" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y88" t="s">
+        <v>702</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA88">
+        <v>0.2578</v>
+      </c>
+      <c r="AB88">
+        <v>0.7422</v>
+      </c>
+      <c r="AC88">
+        <v>1.93</v>
+      </c>
+      <c r="AD88">
+        <v>1.93</v>
+      </c>
+      <c r="AE88">
+        <v>1.93</v>
+      </c>
+      <c r="AF88">
+        <v>1.93</v>
+      </c>
+      <c r="AG88">
+        <v>1</v>
+      </c>
+      <c r="AH88">
+        <v>1</v>
+      </c>
+      <c r="AI88">
+        <v>13</v>
+      </c>
+      <c r="AJ88" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK88">
+        <v>13</v>
+      </c>
+      <c r="AL88">
+        <v>1</v>
+      </c>
+      <c r="AM88" t="s">
+        <v>723</v>
+      </c>
+      <c r="AN88" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO88">
+        <v>8</v>
+      </c>
+      <c r="AP88" t="s">
+        <v>796</v>
+      </c>
+      <c r="AQ88" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR88">
+        <v>10</v>
+      </c>
+      <c r="AS88" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="89" spans="1:45">
+      <c r="A89" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" t="s">
+        <v>68</v>
+      </c>
+      <c r="C89" t="s">
+        <v>72</v>
+      </c>
+      <c r="D89" t="s">
+        <v>91</v>
+      </c>
+      <c r="E89" t="s">
+        <v>154</v>
+      </c>
+      <c r="F89" t="s">
+        <v>154</v>
+      </c>
+      <c r="G89" t="s">
+        <v>241</v>
+      </c>
+      <c r="H89" t="s">
         <v>316</v>
       </c>
-      <c r="N52" t="s">
-[...5 lines deleted...]
-      <c r="P52" t="s">
+      <c r="I89">
+        <v>0</v>
+      </c>
+      <c r="J89">
+        <v>0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>319</v>
+      </c>
+      <c r="L89" t="s">
         <v>316</v>
       </c>
-      <c r="Q52" t="s">
-[...30 lines deleted...]
-        <v>1.95</v>
+      <c r="M89">
+        <v>0.5424</v>
+      </c>
+      <c r="N89" t="s">
+        <v>321</v>
+      </c>
+      <c r="O89">
+        <v>0.9091</v>
+      </c>
+      <c r="P89" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>429</v>
+      </c>
+      <c r="R89" t="s">
+        <v>349</v>
+      </c>
+      <c r="S89" t="s">
+        <v>438</v>
+      </c>
+      <c r="T89" t="s">
+        <v>514</v>
+      </c>
+      <c r="U89" t="s">
+        <v>583</v>
+      </c>
+      <c r="V89" t="s">
+        <v>586</v>
+      </c>
+      <c r="W89" t="s">
+        <v>612</v>
+      </c>
+      <c r="X89" t="s">
+        <v>613</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>703</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA89">
+        <v>0.4576</v>
+      </c>
+      <c r="AB89">
+        <v>0.5424</v>
+      </c>
+      <c r="AC89">
+        <v>2.12</v>
+      </c>
+      <c r="AD89">
+        <v>1.8</v>
+      </c>
+      <c r="AE89">
+        <v>2.12</v>
+      </c>
+      <c r="AF89">
+        <v>1.8</v>
+      </c>
+      <c r="AG89">
+        <v>0.9091</v>
+      </c>
+      <c r="AH89">
+        <v>0.9091</v>
+      </c>
+      <c r="AI89">
+        <v>11</v>
+      </c>
+      <c r="AJ89" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK89">
+        <v>11</v>
+      </c>
+      <c r="AL89">
+        <v>0.9091</v>
+      </c>
+      <c r="AM89" t="s">
+        <v>710</v>
+      </c>
+      <c r="AN89" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO89">
+        <v>5</v>
+      </c>
+      <c r="AP89" t="s">
+        <v>797</v>
+      </c>
+      <c r="AQ89" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR89">
+        <v>9</v>
+      </c>
+      <c r="AS89" t="s">
+        <v>818</v>
       </c>
     </row>
-    <row r="53" spans="1:27">
-[...18 lines deleted...]
-      <c r="G53" t="s">
+    <row r="90" spans="1:45">
+      <c r="A90" t="s">
+        <v>67</v>
+      </c>
+      <c r="B90" t="s">
+        <v>68</v>
+      </c>
+      <c r="C90" t="s">
+        <v>72</v>
+      </c>
+      <c r="D90" t="s">
+        <v>95</v>
+      </c>
+      <c r="E90" t="s">
+        <v>155</v>
+      </c>
+      <c r="F90" t="s">
+        <v>155</v>
+      </c>
+      <c r="G90" t="s">
+        <v>242</v>
+      </c>
+      <c r="H90" t="s">
+        <v>317</v>
+      </c>
+      <c r="I90">
+        <v>0</v>
+      </c>
+      <c r="J90">
+        <v>0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>319</v>
+      </c>
+      <c r="L90" t="s">
+        <v>317</v>
+      </c>
+      <c r="M90">
+        <v>0.6142</v>
+      </c>
+      <c r="N90" t="s">
+        <v>321</v>
+      </c>
+      <c r="O90">
+        <v>0.75</v>
+      </c>
+      <c r="P90" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>430</v>
+      </c>
+      <c r="R90" t="s">
+        <v>353</v>
+      </c>
+      <c r="S90" t="s">
+        <v>434</v>
+      </c>
+      <c r="T90" t="s">
+        <v>515</v>
+      </c>
+      <c r="U90" t="s">
+        <v>584</v>
+      </c>
+      <c r="V90" t="s">
+        <v>586</v>
+      </c>
+      <c r="W90" t="s">
+        <v>600</v>
+      </c>
+      <c r="X90" t="s">
+        <v>614</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>704</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA90">
+        <v>0.3858</v>
+      </c>
+      <c r="AB90">
+        <v>0.6142</v>
+      </c>
+      <c r="AC90">
+        <v>2.08</v>
+      </c>
+      <c r="AD90">
+        <v>1.84</v>
+      </c>
+      <c r="AE90">
+        <v>2.08</v>
+      </c>
+      <c r="AF90">
+        <v>1.84</v>
+      </c>
+      <c r="AG90">
+        <v>0.75</v>
+      </c>
+      <c r="AH90">
+        <v>0.75</v>
+      </c>
+      <c r="AI90">
+        <v>24</v>
+      </c>
+      <c r="AJ90" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK90">
+        <v>24</v>
+      </c>
+      <c r="AL90">
+        <v>0.75</v>
+      </c>
+      <c r="AM90" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN90" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO90">
+        <v>3</v>
+      </c>
+      <c r="AP90" t="s">
+        <v>798</v>
+      </c>
+      <c r="AQ90" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR90">
+        <v>4</v>
+      </c>
+      <c r="AS90" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="91" spans="1:45">
+      <c r="A91" t="s">
+        <v>67</v>
+      </c>
+      <c r="B91" t="s">
+        <v>68</v>
+      </c>
+      <c r="C91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D91" t="s">
+        <v>95</v>
+      </c>
+      <c r="E91" t="s">
         <v>156</v>
       </c>
-      <c r="H53" t="s">
-[...29 lines deleted...]
-      <c r="R53" t="s">
+      <c r="F91" t="s">
         <v>156</v>
       </c>
-      <c r="S53" t="s">
-[...52 lines deleted...]
-      <c r="I54" t="s">
+      <c r="G91" t="s">
+        <v>243</v>
+      </c>
+      <c r="H91" t="s">
+        <v>318</v>
+      </c>
+      <c r="I91">
+        <v>0</v>
+      </c>
+      <c r="J91">
+        <v>0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>320</v>
+      </c>
+      <c r="L91" t="s">
+        <v>243</v>
+      </c>
+      <c r="M91">
+        <v>0.611</v>
+      </c>
+      <c r="N91" t="s">
+        <v>321</v>
+      </c>
+      <c r="O91">
+        <v>0.75</v>
+      </c>
+      <c r="P91" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>431</v>
+      </c>
+      <c r="R91" t="s">
+        <v>353</v>
+      </c>
+      <c r="S91" t="s">
+        <v>434</v>
+      </c>
+      <c r="T91" t="s">
+        <v>516</v>
+      </c>
+      <c r="U91" t="s">
+        <v>585</v>
+      </c>
+      <c r="V91" t="s">
+        <v>586</v>
+      </c>
+      <c r="W91" t="s">
+        <v>591</v>
+      </c>
+      <c r="X91" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>705</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA91">
+        <v>0.611</v>
+      </c>
+      <c r="AB91">
+        <v>0.389</v>
+      </c>
+      <c r="AC91">
+        <v>1.96</v>
+      </c>
+      <c r="AD91">
+        <v>1.93</v>
+      </c>
+      <c r="AE91">
+        <v>1.96</v>
+      </c>
+      <c r="AF91">
+        <v>1.93</v>
+      </c>
+      <c r="AG91">
+        <v>0.75</v>
+      </c>
+      <c r="AH91">
+        <v>0.75</v>
+      </c>
+      <c r="AI91">
+        <v>24</v>
+      </c>
+      <c r="AJ91" t="s">
+        <v>708</v>
+      </c>
+      <c r="AK91">
+        <v>24</v>
+      </c>
+      <c r="AL91">
+        <v>0.75</v>
+      </c>
+      <c r="AM91" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN91" t="s">
+        <v>725</v>
+      </c>
+      <c r="AO91">
         <v>5</v>
       </c>
-      <c r="J54">
-[...79 lines deleted...]
-      <c r="I55" t="s">
+      <c r="AP91" t="s">
+        <v>770</v>
+      </c>
+      <c r="AQ91" t="s">
+        <v>799</v>
+      </c>
+      <c r="AR91">
         <v>5</v>
       </c>
-      <c r="J55">
-[...6382 lines deleted...]
-        <v>1.98</v>
+      <c r="AS91" t="s">
+        <v>822</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>